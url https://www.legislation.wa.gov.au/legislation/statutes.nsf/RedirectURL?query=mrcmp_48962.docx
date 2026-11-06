--- v0 (2026-09-11)
+++ v1 (2026-11-06)
@@ -1,185 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="06A9A688" w14:textId="77777777" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15D3987F" wp14:editId="718E0106">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1981200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-517525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="631190" cy="505460"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapNone/>
             <wp:docPr id="27" name="Picture 27" descr="Crest"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 27" descr="Crest"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="631190" cy="505460"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="35665B77" w14:textId="5C170682" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
       <w:pPr>
         <w:pStyle w:val="NameofActRegPage1"/>
         <w:spacing w:before="3760" w:after="1600"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "Name Of Act/Reg"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="32CFB694" w14:textId="77777777" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
       <w:pPr>
         <w:spacing w:after="800"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Compare between:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="659C1724" w14:textId="34CDFF59" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DocProperty FromAsAtDate</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>12 Mar 2008</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
@@ -206,60 +208,60 @@
       <w:r>
         <w:instrText xml:space="preserve"> DocProperty ToAsAtDate</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>25 Sep 2025</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> DocProperty ToSuffix</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>01-c0-00</w:t>
+        <w:t>01-c0-01</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3030B5F1" w14:textId="77777777" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
@@ -271,1513 +273,1924 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSchText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p>
+    <w:p w14:paraId="57C0ADAD" w14:textId="77777777" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3"/>
+    <w:p w14:paraId="53C550E7" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:sectPr>
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+        <w:sectPr w:rsidR="001B7EC6">
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2405" w:bottom="3542" w:left="2405" w:header="706" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77049EE7" w14:textId="77777777" w:rsidR="009934EA" w:rsidRDefault="009934EA">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5FCA23A3" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="PrincipalActReg"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Evidence Act 1906</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="68C605D8" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="NameofActReg"/>
       </w:pPr>
       <w:r>
         <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0FDB2350" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc210219124"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc240274723"/>
       <w:bookmarkStart w:id="2" w:name="_Toc380139741"/>
       <w:bookmarkStart w:id="3" w:name="_Toc418076505"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Citation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="64E6607E" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">These regulations may be cited as the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7510B6F5" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc210219125"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240274724"/>
       <w:bookmarkStart w:id="5" w:name="_Toc380139742"/>
       <w:bookmarkStart w:id="6" w:name="_Toc418076506"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Commencement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1D47D881" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">These regulations shall come into operation on the day on which section 9 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Evidence Amendment Act 1987</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> comes into operation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="68499E4F" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc210219126"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc240274725"/>
       <w:bookmarkStart w:id="8" w:name="_Toc380139743"/>
       <w:bookmarkStart w:id="9" w:name="_Toc418076507"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Judicial authorities prescribed for Act s. 109</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6B4B278B" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Under section 109 of the Act, the courts or persons in Column 2 of the Table to this regulation are prescribed as appropriate judicial authorities for the place beside them in Column 1 of the Table.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3D390073" w14:textId="1B21AB4E" w:rsidR="001B7EC6" w:rsidRDefault="00F065D5">
       <w:pPr>
         <w:pStyle w:val="MiscellaneousHeading"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:del w:id="10" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+      <w:del w:id="10" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
         <w:r>
           <w:rPr>
             <w:snapToGrid w:val="0"/>
           </w:rPr>
           <w:br w:type="page"/>
         </w:r>
       </w:del>
-      <w:r>
+      <w:r w:rsidR="001B7EC6">
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="142" w:type="dxa"/>
           <w:right w:w="142" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="43D89E04" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4ED3067B" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Column 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10AC7A33" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Column 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="095A352E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6832CEBA" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>Australian Capital Territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="00319628" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>The Supreme Court</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Magistrates Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="09D0E4CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64B6E579" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>New South Wales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="578E5147" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>The Supreme Court</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>The District Court</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>A Local Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="38D5F0F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2DE5E49D" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>Northern Territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67801C98" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>A Judge of the Supreme Court</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>A Magistrate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="5DB50605" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02896C2E" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>Queensland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6D07C247" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>The Supreme Court</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>The District Courts</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>The Magistrates Courts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="765FC520" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="04B4D1B3" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>South Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="27DD7860" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>The Supreme Court</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>A District Court</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>The Magistrates Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="3D14F0BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="531A5D0D" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>Tasmania</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3570A273" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>The Supreme Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="7B7C0CB9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67647021" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>Victoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="132E8A4B" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>The Supreme Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="61011F39" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
         <w:rPr>
-          <w:ins w:id="11" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+          <w:ins w:id="11" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Regulation 3 amended: Gazette 11 Mar 2008 p. 820</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>1.]</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0317BE07" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="CentredBaseLine"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:ins w:id="12" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+          <w:ins w:id="12" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="13" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+      <w:ins w:id="13" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2359A155" wp14:editId="408EFC1E">
               <wp:extent cx="933450" cy="171450"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="4" name="Picture 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="Picture 4" descr="dline"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId14" cstate="print">
+                      <a:blip r:embed="rId13" cstate="print">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="922671" cy="171450"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="40E1D0BC" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
         <w:rPr>
-          <w:ins w:id="14" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+          <w:ins w:id="14" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="32118D00" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
-        <w:sectPr>
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+        <w:sectPr w:rsidR="001B7EC6">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2405" w:bottom="3542" w:left="2405" w:header="706" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="665AF52A" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="nHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc210213623"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="21" w:name="_Toc418076508"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc240023521"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc240023608"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc240274726"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc380139744"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc418076455"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc418076508"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Notes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4A7C46FD" w14:textId="2CA2FB52" w:rsidR="001B7EC6" w:rsidRDefault="00F065D5">
       <w:pPr>
         <w:pStyle w:val="nStatement"/>
       </w:pPr>
-      <w:del w:id="22" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+      <w:del w:id="21" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
         <w:r>
           <w:rPr>
             <w:snapToGrid w:val="0"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:delText>1</w:delText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:snapToGrid w:val="0"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:del>
-      <w:r>
+      <w:r w:rsidR="001B7EC6">
         <w:t xml:space="preserve">This is a compilation of the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001B7EC6">
         <w:rPr>
           <w:i/>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001B7EC6">
         <w:t xml:space="preserve"> and includes </w:t>
       </w:r>
-      <w:del w:id="23" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+      <w:del w:id="22" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
         <w:r>
           <w:rPr>
             <w:snapToGrid w:val="0"/>
           </w:rPr>
           <w:delText xml:space="preserve">the </w:delText>
         </w:r>
       </w:del>
-      <w:r>
+      <w:r w:rsidR="001B7EC6">
         <w:t xml:space="preserve">amendments made by </w:t>
       </w:r>
-      <w:del w:id="24" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+      <w:del w:id="23" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
         <w:r>
           <w:rPr>
             <w:snapToGrid w:val="0"/>
           </w:rPr>
           <w:delText xml:space="preserve">the </w:delText>
         </w:r>
       </w:del>
-      <w:r>
+      <w:r w:rsidR="001B7EC6">
         <w:t>other written laws</w:t>
       </w:r>
-      <w:del w:id="25" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+      <w:del w:id="24" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
         <w:r>
           <w:rPr>
             <w:snapToGrid w:val="0"/>
           </w:rPr>
           <w:delText xml:space="preserve"> referred to in the following table.  The table also contains</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="26" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
-        <w:r>
+      <w:ins w:id="25" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
+        <w:r w:rsidR="001B7EC6">
           <w:t>. For provisions that have come into operation, and for</w:t>
         </w:r>
       </w:ins>
-      <w:r>
+      <w:r w:rsidR="001B7EC6">
         <w:t xml:space="preserve"> information about any </w:t>
       </w:r>
-      <w:del w:id="27" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+      <w:del w:id="26" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
         <w:r>
           <w:rPr>
             <w:snapToGrid w:val="0"/>
           </w:rPr>
           <w:delText>reprint</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="28" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
-        <w:r>
+      <w:ins w:id="27" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
+        <w:r w:rsidR="001B7EC6">
           <w:t>reprints, see the compilation table. For provisions that have not yet come into operation see the uncommenced provisions table</w:t>
         </w:r>
       </w:ins>
-      <w:r>
+      <w:r w:rsidR="001B7EC6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1CBC45FB" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="nHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc210219128"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Toc418076509"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc240274727"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc380139745"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc418076509"/>
       <w:r>
         <w:t>Compilation table</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7087" w:type="dxa"/>
         <w:tblInd w:w="56" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="63A331F3" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7DD58180" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Citation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02D60B1B" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Gazettal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6874CB2B" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Commencement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="4504DCBE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="06C01564" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12015634" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>8 Mar 1991 p. 1032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5854B732" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8 Mar 1991 (see r. 2 and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette </w:t>
             </w:r>
             <w:r>
               <w:t>8 Mar 1991 p. 1030)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="08E6BB73" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66954E39" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Reprint 1: The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> as at 5 Mar 2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="40CB076C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16B1DCFB" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Examination of witnesses outside the State) Amendment Regulations 2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4077577C" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>11 Mar 2008 p. 820</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3D6402C5" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>r. 1 and 2: 11 Mar 2008 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 12 Mar 2008 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="0390515C" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="31" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc240274728"/>
+    </w:p>
+    <w:p w14:paraId="528DDE5C" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="33" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D537C7">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:headerReference w:type="first" r:id="rId22"/>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="2376" w:right="2404" w:bottom="3544" w:left="2404" w:header="720" w:footer="3380" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E89B7E" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="nHeading3"/>
         <w:rPr>
-          <w:ins w:id="32" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+          <w:ins w:id="34" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc210219129"/>
-      <w:ins w:id="34" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+      <w:ins w:id="35" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
         <w:r>
           <w:t>Uncommenced provisions table</w:t>
         </w:r>
-        <w:bookmarkEnd w:id="33"/>
+        <w:bookmarkEnd w:id="32"/>
       </w:ins>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="41A201C5" w14:textId="7C972BF3" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
         <w:pStyle w:val="nStatement"/>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:ins w:id="35" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+          <w:ins w:id="36" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="36" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+      <w:ins w:id="37" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
         <w:r>
           <w:t xml:space="preserve">To view the text of the uncommenced provisions see </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:t xml:space="preserve">Acts as passed </w:t>
         </w:r>
         <w:r>
           <w:t>on the WA legislation website.</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7087" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="33E3BE34" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
-          <w:ins w:id="37" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+          <w:ins w:id="38" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F2AC9F7" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
-                <w:ins w:id="38" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+                <w:ins w:id="39" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="39" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+            <w:ins w:id="40" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t>Citation</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2792FC0C" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
-                <w:ins w:id="40" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+                <w:ins w:id="41" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="41" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+            <w:ins w:id="42" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t>Published</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4CDC20D1" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
-                <w:ins w:id="42" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+                <w:ins w:id="43" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="43" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+            <w:ins w:id="44" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
               <w:r>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t>Commencement</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000951B9" w14:paraId="1E68A1BB" w14:textId="77777777">
         <w:trPr>
-          <w:ins w:id="44" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+          <w:ins w:id="45" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4304A748" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
-                <w:ins w:id="45" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+                <w:ins w:id="46" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="46" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+            <w:ins w:id="47" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
               <w:r>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Evidence Act 2025</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:iCs/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r>
                 <w:t xml:space="preserve">assented to 25 Sep 2025 </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>s. 387(b)</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24925F8E" w14:textId="7EC7ED98" w:rsidR="001B7EC6" w:rsidRDefault="009934EA">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
-                <w:ins w:id="47" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z"/>
+                <w:ins w:id="48" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="48" w:author="Master Repository Process" w:date="2025-10-01T15:49:00Z">
+            <w:ins w:id="49" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
               <w:r>
-                <w:t>To be proclaimed (see s. 2(e))</w:t>
+                <w:t>18 Sep 2027 (see s. 2(e) and SL 2026/190 cl. 2)</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p/>
-    <w:p>
+    <w:p w14:paraId="43CE3B64" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
       <w:pPr>
-        <w:sectPr>
-[...1 lines deleted...]
-          <w:headerReference w:type="default" r:id="rId22"/>
+        <w:rPr>
+          <w:ins w:id="50" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001B7EC6">
+          <w:headerReference w:type="even" r:id="rId23"/>
+          <w:headerReference w:type="default" r:id="rId24"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2404" w:bottom="3544" w:left="2404" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+    <w:p w14:paraId="59C9526E" w14:textId="2A11FF1C" w:rsidR="001B7EC6" w:rsidRDefault="0011475D">
+      <w:ins w:id="52" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wps">
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F74AFEA" wp14:editId="7F74FA02">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="page">
+                    <wp:align>center</wp:align>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>7505700</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="127000" cy="647700"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1" name="Authority"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="127000" cy="647700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:ln w="6350">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="45A80AD9" w14:textId="2962F68F" w:rsidR="0011475D" w:rsidRDefault="0011475D">
+                              <w:pPr>
+                                <w:ind w:left="2835" w:right="2268"/>
+                                <w:rPr>
+                                  <w:ins w:id="53" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:ins w:id="54" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">© State of Western Australia </w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="begin"/>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="separate"/>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>2025</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="end"/>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>.</w:t>
+                                </w:r>
+                              </w:ins>
+                            </w:p>
+                            <w:p w14:paraId="5AB504DE" w14:textId="77777777" w:rsidR="0011475D" w:rsidRDefault="0011475D">
+                              <w:pPr>
+                                <w:ind w:left="2835" w:right="2268"/>
+                                <w:rPr>
+                                  <w:ins w:id="55" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:ins w:id="56" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">This work is licensed under a Creative Commons Attribution 4.0 International Licence (CC BY 4.0). To view relevant information and for a link to a copy of the licence, visit </w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                    <w:u w:val="single"/>
+                                  </w:rPr>
+                                  <w:t>www.legislation.wa.gov.au</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>.</w:t>
+                                </w:r>
+                              </w:ins>
+                            </w:p>
+                            <w:p w14:paraId="6D8890E9" w14:textId="3E539805" w:rsidR="0011475D" w:rsidRDefault="0011475D">
+                              <w:pPr>
+                                <w:ind w:left="2835" w:right="2268"/>
+                                <w:rPr>
+                                  <w:ins w:id="57" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:ins w:id="58" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Attribute work as: © State of Western Australia </w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="begin"/>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="separate"/>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>2025</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:fldChar w:fldCharType="end"/>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>.</w:t>
+                                </w:r>
+                              </w:ins>
+                            </w:p>
+                            <w:p w14:paraId="2B2C39CD" w14:textId="3F29260E" w:rsidR="0011475D" w:rsidRDefault="0011475D">
+                              <w:pPr>
+                                <w:ind w:left="2438" w:right="2098"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:ins w:id="59" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:ins w:id="60" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:sz w:val="12"/>
+                                  </w:rPr>
+                                  <w:t>By Authority: GEOFF O. LAWN, Government Printer</w:t>
+                                </w:r>
+                              </w:ins>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>100000</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:pict>
+                <v:shapetype w14:anchorId="0F74AFEA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Authority" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:591pt;width:10pt;height:51pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM8+xVKAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkabsZcYosRYYB&#10;QVsgHXpWZDk2IIsapcTOfv0o2Xms22lYDgopUh8fH+nZfddodlDoajA5H49SzpSRUNRml/PvL6sP&#10;nzhzXphCaDAq50fl+P38/btZazM1gQp0oZARiHFZa3NeeW+zJHGyUo1wI7DKkLEEbIQnFXdJgaIl&#10;9EYnkzS9TVrAwiJI5RzdPvRGPo/4ZamkfypLpzzTOafcfDwxnttwJvOZyHYobFXLIQ3xD1k0ojYU&#10;9Az1ILxge6z/gGpqieCg9CMJTQJlWUsVa6BqxumbajaVsCrWQs1x9twm9/9g5eNhY5+R+e4LdERg&#10;aEhrXeboMtTTldiEf8qUkZ1aeDy3TXWeyfBocpemZJFkup3ekRJQkstji85/VdCwIOQciZXYLHFY&#10;O9+7nlxCLAe6Lla11lHB3XapkR0EMbiKvwH9NzdtWEvRP96kEdlAeN9Da0PJXGoKku+23VDoFooj&#10;1Y/Qj4azclVTlmvh/LNAmgUqjObbP9FRaqAgMEicVYA//3Yf/IkisnLW0mzl3P3YC1Sc6W+GyPs8&#10;nk7DMEZlenM3IQWvLdtri9k3S6Dix7RJVkYx+Ht9EkuE5pXWYBGikkkYSbFz7k/i0vcTT2sk1WIR&#10;nWj8rPBrs7EyQIdWBw5euleBdiDKE8OPcJpCkb3hq/cNLw0s9h7KOpIZGtx3deg7jW4ch2HNwm5c&#10;69Hr8jGY/wIAAP//AwBQSwMEFAAGAAgAAAAhAGN/LhvcAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT8tOwzAQvCPxD9YicaN2w0NRiFNVSJyqHgilcHTjJYkar4PttOHvWU5w250ZzaNczW4QJwyx&#10;96RhuVAgkBpve2o17F6fb3IQMRmyZvCEGr4xwqq6vChNYf2ZXvBUp1awCcXCaOhSGgspY9OhM3Hh&#10;RyTmPn1wJvEbWmmDObO5G2Sm1IN0pidO6MyITx02x3pyGj62/f12v1m/57Wa6reveXO83Qetr6/m&#10;9SOIhHP6E8Nvfa4OFXc6+IlsFIMGHpIYXeYZX8xzGogDI1l+p0BWpfy/oPoBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEADPPsVSgCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAY38uG9wAAAAJAQAADwAAAAAAAAAAAAAAAACCBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" stroked="f" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="45A80AD9" w14:textId="2962F68F" w:rsidR="0011475D" w:rsidRDefault="0011475D">
+                        <w:pPr>
+                          <w:ind w:left="2835" w:right="2268"/>
+                          <w:rPr>
+                            <w:ins w:id="61" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:ins w:id="62" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">© State of Western Australia </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2025</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:ins>
+                      </w:p>
+                      <w:p w14:paraId="5AB504DE" w14:textId="77777777" w:rsidR="0011475D" w:rsidRDefault="0011475D">
+                        <w:pPr>
+                          <w:ind w:left="2835" w:right="2268"/>
+                          <w:rPr>
+                            <w:ins w:id="63" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:ins w:id="64" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">This work is licensed under a Creative Commons Attribution 4.0 International Licence (CC BY 4.0). To view relevant information and for a link to a copy of the licence, visit </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:t>www.legislation.wa.gov.au</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:ins>
+                      </w:p>
+                      <w:p w14:paraId="6D8890E9" w14:textId="3E539805" w:rsidR="0011475D" w:rsidRDefault="0011475D">
+                        <w:pPr>
+                          <w:ind w:left="2835" w:right="2268"/>
+                          <w:rPr>
+                            <w:ins w:id="65" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:ins w:id="66" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Attribute work as: © State of Western Australia </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>2025</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:ins>
+                      </w:p>
+                      <w:p w14:paraId="2B2C39CD" w14:textId="3F29260E" w:rsidR="0011475D" w:rsidRDefault="0011475D">
+                        <w:pPr>
+                          <w:ind w:left="2438" w:right="2098"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:ins w:id="67" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z"/>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:ins w:id="68" w:author="Master Repository Process" w:date="2026-09-15T13:03:00Z">
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="12"/>
+                            </w:rPr>
+                            <w:t>By Authority: GEOFF O. LAWN, Government Printer</w:t>
+                          </w:r>
+                        </w:ins>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap anchorx="page" anchory="page"/>
+                </v:shape>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:sectPr w:rsidR="001B7EC6">
+      <w:headerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2381" w:right="2410" w:bottom="2977" w:left="2410" w:header="720" w:footer="3544" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="367A46AD" w14:textId="77777777" w:rsidR="00854B83" w:rsidRDefault="00854B83">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="7B9E6027" w14:textId="77777777" w:rsidR="00854B83" w:rsidRDefault="00854B83">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0DADA214" w14:textId="13220E8C" w:rsidR="001B7EC6" w:rsidRPr="00AE59A3" w:rsidRDefault="001B7EC6" w:rsidP="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="514ACD65" w14:textId="039DD998" w:rsidR="001B7EC6" w:rsidRPr="00AE59A3" w:rsidRDefault="001B7EC6" w:rsidP="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="77A326DF" w14:textId="5085F5CF" w:rsidR="001B7EC6" w:rsidRPr="00AE59A3" w:rsidRDefault="001B7EC6" w:rsidP="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6234FE67" w14:textId="77777777" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="2610A583" w14:textId="6605957E" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -1917,100 +2330,100 @@
       </w:rPr>
       <w:t xml:space="preserve"> [</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "ToSuffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>01-c0-00</w:t>
+      <w:t>01-c0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="67AA623D" w14:textId="77777777" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="63B94008" w14:textId="77777777" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="54DA71D5" w14:textId="0A1BA741" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Compare </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -2112,51 +2525,51 @@
       </w:rPr>
       <w:t xml:space="preserve"> [</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "ToSuffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>01-c0-00</w:t>
+      <w:t>01-c0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -2165,85 +2578,85 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="5B4DED0A" w14:textId="77777777" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6F5BB14C" w14:textId="77777777" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="2BAD9FA8" w14:textId="29217C19" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Compare </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -2345,51 +2758,51 @@
       </w:rPr>
       <w:t xml:space="preserve"> [</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "ToSuffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>01-c0-00</w:t>
+      <w:t>01-c0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -2398,2128 +2811,1522 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="3ED2AB00" w14:textId="77777777" w:rsidR="00AE59A3" w:rsidRDefault="00AE59A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7151B416" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6F0245FC" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="455385AD" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="1A5FA205" w14:textId="77777777" w:rsidR="00854B83" w:rsidRDefault="00854B83">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="1BC5A788" w14:textId="77777777" w:rsidR="00854B83" w:rsidRDefault="00854B83">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="42B20601" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...43 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="15FD86F2" w14:textId="77777777">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7258" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w14:paraId="00E2C072" w14:textId="595048C7" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00AE59A3">
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+            </w:rPr>
+            <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="06F81EF9" w14:textId="77777777">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1548" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3A2EA7DD" w14:textId="7027C188" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00AE59A3">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Notes</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5715" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2AEAA63C" w14:textId="529775D5" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> STYLEREF "nHeading 3" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00AE59A3">
+            <w:t>Compilation table</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="5A3E6DBC" w14:textId="77777777">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1548" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="77C8DB65" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5715" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6F95A095" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="58FA1E1A" w14:textId="77777777">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7258" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w14:paraId="2804BE02" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="0E61C150" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="72" w:type="dxa"/>
+        <w:right w:w="72" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5715"/>
+      <w:gridCol w:w="1548"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="000951B9" w14:paraId="5FDEA9DC" w14:textId="77777777">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7258" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w14:paraId="10DBEB4D" w14:textId="3CD9A816" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="17"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00AE59A3">
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+            </w:rPr>
+            <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="44E53624" w14:textId="77777777">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5715" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7C27424C" w14:textId="26F364DA" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> STYLEREF "nHeading 3" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00AE59A3">
+            <w:t>Compilation table</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1548" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="09275499" w14:textId="1C8B33BB" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+            <w:ind w:right="17"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00AE59A3">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Notes</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="62EF1B1F" w14:textId="77777777">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5715" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="285AE4A3" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1548" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="420207B9" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+            <w:ind w:right="17"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="66FBDE8F" w14:textId="77777777">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7258" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w14:paraId="09F06914" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+            <w:ind w:right="17"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="6795F9ED" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:bookmarkStart w:id="51" w:name="Compilation"/>
+    <w:bookmarkEnd w:id="51"/>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7F5F64C2" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4472E056" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="546B50E9" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:bookmarkStart w:id="69" w:name="Coversheet"/>
+    <w:bookmarkEnd w:id="69"/>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="247521E2" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1B8B56CC" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:bookmarkStart w:id="0" w:name="TitlePage"/>
+    <w:bookmarkEnd w:id="0"/>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="72" w:type="dxa"/>
+        <w:right w:w="72" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1548"/>
+      <w:gridCol w:w="5715"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="000951B9" w14:paraId="5F9D2399" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="0E80006E" w14:textId="1275DDF2" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00AE59A3">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="518528C0" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="2A6B81CB" w14:textId="29AFC68F" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharPartNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="795F2115" w14:textId="42E42B66" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharPartText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="03A5E5B7" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="7C792CFB" w14:textId="2D3EB80C" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharDivNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="4FBF9437" w14:textId="38915728" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>styleref CharDivText</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="1E54C854" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="0E6A47E5" w14:textId="5C33C281" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">r. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSectno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00AE59A3">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="3595F178" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5985"/>
       <w:gridCol w:w="1327"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="4C6D3424" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7312" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="1ACD2E12" w14:textId="746F2F4B" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00AE59A3">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="7F7AC8F7" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5985" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="14762D7C" w14:textId="68763373" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharPartText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1327" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="14BBB0D0" w14:textId="19A0AF80" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharPartNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="576E963E" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5985" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="247CAEC8" w14:textId="44798A7B" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharDivText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1327" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5E49FCA8" w14:textId="05C26761" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharDivNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000951B9" w14:paraId="6FD61E0A" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7312" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="4886A0DD" w14:textId="648BBEAD" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">s. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSectno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00AE59A3">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="044B6B16" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2F24541E" w14:textId="77777777" w:rsidR="001B7EC6" w:rsidRDefault="001B7EC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
-      <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
-      <w:gridCol w:w="5715"/>
+      <w:gridCol w:w="5764"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00D537C7" w14:paraId="172E4D4D" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
-        <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7258" w:type="dxa"/>
+          <w:tcW w:w="7312" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="27984225" w14:textId="66A6F34F" w:rsidR="00D537C7" w:rsidRDefault="00F065D5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
+            <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00AE59A3">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
-[...2 lines deleted...]
-      </w:trPr>
+    <w:tr w:rsidR="00D537C7" w14:paraId="55522757" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
-[...71 lines deleted...]
-        <w:p>
+        <w:p w14:paraId="66583DDD" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5715" w:type="dxa"/>
+          <w:tcW w:w="5764" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="624A3EA5" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00D537C7" w14:paraId="19B8B136" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1548" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4BBC27EB" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5764" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="0C54511E" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00D537C7" w14:paraId="238A013B" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
-        <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7258" w:type="dxa"/>
+          <w:tcW w:w="7312" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5D7318C4" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="005DE8BD" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
-      <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00D537C7" w14:paraId="6A834BC4" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
-        <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7258" w:type="dxa"/>
+          <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="44A4349D" w14:textId="72B82F93" w:rsidR="00D537C7" w:rsidRDefault="00F065D5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
+            <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00AE59A3">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Examination of witnesses outside the State) Regulations 1991</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
-[...2 lines deleted...]
-      </w:trPr>
+    <w:tr w:rsidR="00D537C7" w14:paraId="6C9966A1" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
-[...74 lines deleted...]
-        <w:p>
+        <w:p w14:paraId="49FE8B26" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="452D0EB1" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00D537C7" w14:paraId="3E72B034" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5715" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="54030F85" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1548" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="147743DA" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:spacing w:before="40"/>
+            <w:ind w:right="17"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00D537C7" w14:paraId="0344FAE8" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
-        <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7258" w:type="dxa"/>
+          <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="50DE8299" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="085A4929" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
-    <w:bookmarkStart w:id="49" w:name="Compilation"/>
-    <w:bookmarkEnd w:id="49"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6CB7780F" w14:textId="77777777" w:rsidR="00D537C7" w:rsidRDefault="00D537C7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w15:person w15:author="Master Repository Process">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-446834752-3266806679-4089291514-1311"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
-    <w:docVar w:name="WAFER" w:val="20251001120028"/>
+    <w:docVar w:name="WAFER" w:val="20260911115047"/>
     <w:docVar w:name="WAFER_20140115134457" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,UsedStyles,ResetPageSize,UpdateArrangement"/>
     <w:docVar w:name="WAFER_20140115134457_GUID" w:val="4025830e-a1c5-401f-98e1-917cd0587529"/>
     <w:docVar w:name="WAFER_20140115141350" w:val="RemoveTocBookmarks,RunningHeaders"/>
     <w:docVar w:name="WAFER_20140115141350_GUID" w:val="3bd0be22-b9a0-43f4-91e5-4aa12d3301d2"/>
     <w:docVar w:name="WAFER_20140214104446" w:val="ResetStyles"/>
     <w:docVar w:name="WAFER_20140214104446_GUID" w:val="75b72352-ae5e-4892-8d69-3e2c2b987113"/>
     <w:docVar w:name="WAFER_20150429111431" w:val="ResetPageSize,UpdateArrangement,UpdateNTable"/>
     <w:docVar w:name="WAFER_20150429111431_GUID" w:val="6ca8b52d-21dd-4138-a9d0-ff38a76740cd"/>
     <w:docVar w:name="WAFER_20151105125026" w:val="UpdateStyles,UsedStyles"/>
     <w:docVar w:name="WAFER_20151105125026_GUID" w:val="c83f7e29-09a6-437c-85c7-6dfc6d57547a"/>
     <w:docVar w:name="WAFER_20251001120028" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageFooter.ResetPageFooter,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles,RemoveIncorrectStyles.ProcessStyles,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20251001120028_GUID" w:val="124d31c6-1838-4919-a93c-c10251e42d5e"/>
+    <w:docVar w:name="WAFER_20260911115047" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles,RemoveIncorrectStyles.ProcessStyles"/>
+    <w:docVar w:name="WAFER_20260911115047_GUID" w:val="e74dd4d6-cf29-473f-9cf7-f37f857c01e0"/>
   </w:docVars>
+  <w:rsids>
+    <w:rsidRoot w:val="007722E9"/>
+    <w:rsid w:val="000951B9"/>
+    <w:rsid w:val="0011475D"/>
+    <w:rsid w:val="001B7EC6"/>
+    <w:rsid w:val="002316B4"/>
+    <w:rsid w:val="00503D39"/>
+    <w:rsid w:val="005E49D1"/>
+    <w:rsid w:val="006B270B"/>
+    <w:rsid w:val="006F375C"/>
+    <w:rsid w:val="007462FD"/>
+    <w:rsid w:val="007722E9"/>
+    <w:rsid w:val="00773B95"/>
+    <w:rsid w:val="007D403F"/>
+    <w:rsid w:val="00854B83"/>
+    <w:rsid w:val="009934EA"/>
+    <w:rsid w:val="009E1104"/>
+    <w:rsid w:val="00A27D38"/>
+    <w:rsid w:val="00AE59A3"/>
+    <w:rsid w:val="00BD5D9B"/>
+    <w:rsid w:val="00C15704"/>
+    <w:rsid w:val="00C850F3"/>
+    <w:rsid w:val="00C920C0"/>
+    <w:rsid w:val="00D537C7"/>
+    <w:rsid w:val="00DE5E06"/>
+    <w:rsid w:val="00E873EE"/>
+    <w:rsid w:val="00EC2979"/>
+    <w:rsid w:val="00ED2AEF"/>
+    <w:rsid w:val="00F065D5"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="74A720A5"/>
   <w15:docId w15:val="{2446AEB5-80A6-49B0-A2BE-1930FEF50FC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
@@ -6983,92 +6790,50 @@
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="nHeading3">
     <w:name w:val="nHeading 3"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="nHeading4">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="nzDefpara">
     <w:name w:val="nzDefpara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1899"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="2183" w:right="284" w:hanging="1616"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="nzDefstart">
     <w:name w:val="nzDefstart"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="1446" w:right="284" w:hanging="879"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="nzDefsubpara">
     <w:name w:val="nzDefsubpara"/>
@@ -7368,66 +7133,50 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CentredBaseLine">
     <w:name w:val="CentredBaseLine"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MadeBy">
     <w:name w:val="MadeBy"/>
     <w:pPr>
       <w:spacing w:before="600"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ParlHouse">
     <w:name w:val="ParlHouse"/>
     <w:basedOn w:val="WA"/>
     <w:pPr>
       <w:spacing w:after="300"/>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
     <w:name w:val="Equation"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DraftersNotes">
     <w:name w:val="DraftersNotes"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Graphics">
     <w:name w:val="Graphics"/>
     <w:basedOn w:val="Equation"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="zyScheduleHeading">
     <w:name w:val="zyScheduleHeading"/>
     <w:basedOn w:val="yScheduleHeading"/>
@@ -8733,95 +8482,97 @@
         <w:tab w:val="right" w:pos="993"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="nNoteSubPara">
     <w:name w:val="nNoteSubPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1418"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1701" w:hanging="1701"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AssentDate">
     <w:name w:val="AssentDate"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
+    <w:rsid w:val="009934EA"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00AE59A3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1974166910">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9070,156 +8821,156 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>423</Words>
-  <Characters>2191</Characters>
+  <Words>429</Words>
+  <Characters>2204</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
+  <Lines>100</Lines>
   <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WESTERN AUSTRALIA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2549</CharactersWithSpaces>
+  <CharactersWithSpaces>2568</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>65542</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1760</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1025</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Crest</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>65542</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1027</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Crest</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Evidence (Examination of witnesses outside the State) Regulations 1991 01-b0-08 - 01-c0-00</dc:title>
+  <dc:title>Evidence (Examination of witnesses outside the State) Regulations 1991 01-b0-08 - 01-c0-01</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ID">
     <vt:lpwstr>08-Mar-1991 p.1032</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocumentType">
     <vt:lpwstr>Reg</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="OwlsUID">
     <vt:i4>4425</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ReprintedAsAt">
     <vt:filetime>2004-03-04T16:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ReprintNo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Official">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CommencementDate">
     <vt:lpwstr>20250925</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="CommencementAsAt">
     <vt:filetime>2025-09-24T16:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="CommencementYear">
     <vt:lpwstr>2025</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="FromSuffix">
     <vt:lpwstr>01-b0-08</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="FromAsAtDate">
     <vt:lpwstr>12 Mar 2008</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ToSuffix">
-    <vt:lpwstr>01-c0-00</vt:lpwstr>
+    <vt:lpwstr>01-c0-01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ToAsAtDate">
     <vt:lpwstr>25 Sep 2025</vt:lpwstr>
   </property>
 </Properties>
 </file>