--- v0 (2026-09-09)
+++ v1 (2026-11-06)
@@ -28,62 +28,62 @@
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="17B38E0C" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A0E1F90" wp14:editId="3ADDBBB8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1981200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-517525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="631190" cy="505460"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapNone/>
             <wp:docPr id="11" name="Picture 11" descr="Crest"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 27" descr="Crest"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
@@ -105,769 +105,822 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5E5D29D7" w14:textId="04D82177" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="PrincipalActRegPage1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "PrincipalAct_Reg</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence Act 1906</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="371B01E3" w14:textId="790E52FA" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="NameofActRegPage1"/>
         <w:spacing w:before="1800" w:after="4200"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "Name Of Act/Reg"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="222420B5" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:sectPr>
+        <w:sectPr w:rsidR="00825262">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2405" w:bottom="3542" w:left="2405" w:header="706" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5F077EEB" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3D9CDBEE" w14:textId="24D94EE4" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="NameofActRegPage1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "Name Of Act/Reg"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="45AE1C24" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Arrangement"/>
       </w:pPr>
       <w:r>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0FD6C009" w14:textId="77777777" w:rsidR="003147E6" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \t "Heading 2,2,yScheduleHeading,2,yHeading 2,2,zHeading 2,3,zyScheduleHeading,3,zyHeading 2,3,Heading 3,4,yHeading 3,4,zHeading 3,5,zyHeading 3,5,Heading 4,6,yHeading 4,6,zHeading 4,7,zyHeading 4,7,Heading 5,8,yHeading 5,8,zHeading 5,9,zyHeading 5,9" \t "nHeading 2,2,nHeading 3,8" \n "2-7" \w \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003147E6">
         <w:t>Part 1 — Preliminary</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3C91DD01" w14:textId="7EA3AFBE" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Citation</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210519 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274807 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="42D850FF" w14:textId="76EB34CD" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE5EFA">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE5EFA">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
         <w:t>Commencement</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210520 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274808 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7FA8141C" w14:textId="4423F027" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Term used in these regulations</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210521 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274809 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E186F54" w14:textId="77777777" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Part 2 — Fees, allowances and expenses</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3A73DEC7" w14:textId="511847F9" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Fees for doing eligible service</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210523 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274811 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0A365C7A" w14:textId="0204FF65" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Expert witness</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210524 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274812 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6286622D" w14:textId="1CFDD9FB" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Interpreter</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210525 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274813 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5871387B" w14:textId="07BA971B" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Travel allowance or expenses</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210526 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274814 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0A90A240" w14:textId="67A27E47" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Air fares</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210527 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274815 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="69AD2360" w14:textId="48F2D736" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Meal expenses</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210528 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274816 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="32330792" w14:textId="04B503E3" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Accommodation expenses</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210529 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274817 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6AB642E1" w14:textId="7ED1AC63" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prescribed class of employer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210530 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274818 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D309F95" w14:textId="4AA6B550" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Reimbursement of employer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210531 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274819 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7D66FBE7" w14:textId="5F951E0B" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>13</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE5EFA">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE5EFA">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE5EFA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Evidence (Witnesses’ and Interpreters’ Fees and Expenses) Regulations 1976</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE5EFA">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> repealed</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210532 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274820 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="72DAD8F5" w14:textId="77777777" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Notes</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="50C21B93" w14:textId="1ECCEEA7" w:rsidR="003147E6" w:rsidRDefault="003147E6" w:rsidP="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Compilation table</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210534 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274822 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="41A8B7E2" w14:textId="2197A3BB" w:rsidR="003147E6" w:rsidRDefault="003147E6" w:rsidP="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Uncommenced provisions table</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210210535 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274823 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00933103">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="00A33F02" w14:textId="77777777" w:rsidR="003147E6" w:rsidRDefault="003147E6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Defined terms</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="30C47821" w14:textId="11B4E468" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="NoteHeading"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -882,2473 +935,2437 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSchText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7C41542A" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="NoteHeading"/>
-        <w:sectPr>
+        <w:sectPr w:rsidR="00825262">
           <w:headerReference w:type="even" r:id="rId14"/>
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="even" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2381" w:right="2410" w:bottom="3544" w:left="2410" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7146C8B7" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="438EFF41" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="PrincipalActReg"/>
       </w:pPr>
       <w:r>
         <w:t>Evidence Act 1906</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5FE3344E" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="NameofActReg"/>
         <w:spacing w:before="240" w:after="360"/>
       </w:pPr>
       <w:r>
         <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2A5A906B" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc210200938"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc210210518"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc240023748"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240023964"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240274806"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:t>Part 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t>Preliminary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6F632AEA" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc210210519"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc240274807"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Citation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4A724F3D" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Start_Cursor"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="6" w:name="Start_Cursor"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>regulations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1E56B74C" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc210210520"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc240274808"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
         <w:t>Commencement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7FC293CE" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
         <w:t>These regulations come into operation as follows</w:t>
       </w:r>
       <w:r>
         <w:t> —</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="66AD44B0" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">regulations 1 and 2 — on the day on which these regulations are published in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="203101B6" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">the rest of the regulations — on the day on which the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Acts Amendment (Justice) Act 2008</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Part 11 comes into operation.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="131B5A91" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc210210521"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc240274809"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Term used in these regulations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1B6E300A" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In these regulations — </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D35AE6C" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>expert witness</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a person who does eligible service called to give opinion evidence because of his or her special skill, technical knowledge or professional qualifications.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F714751" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc210200942"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc210210522"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc240023752"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc240023968"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc240274810"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t>Fees, allowances and expenses</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77C9BF6C" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc210210523"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc240274811"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Fees for doing eligible service</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="11C179A3" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Subject to these regulations, for the purposes of section 119(6), (7) and (8) of the Act, the sums set out in the Table to this subregulation are prescribed as a fee in respect of doing eligible service.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="46642F2B" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="MiscellaneousHeading"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Table of fees for doing eligible service</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00F229BF" w14:paraId="755174FF" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0C724D01" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1800E4AD" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="459"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00F229BF" w14:paraId="25C00AEB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="510244A9" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="4570"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>For a half</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t xml:space="preserve">day </w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5F10E222" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00F229BF" w14:paraId="3CC56D1C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="536FA7AC" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="4570"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For a full day </w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D804434" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>15.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="7CF7AC80" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If the liable person is satisfied that a person who does eligible service, other than an expert witness or interpreter, has by reason of doing eligible service lost income in an amount greater than the fee prescribed under subregulation (1), the liable person may pay the person a fee that equals that loss.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="44A1A8D4" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc210210524"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc240274812"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Expert witness</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="08D6B073" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An expert witness is entitled to claim fees in relation to doing eligible service and expenses incurred in the course of or for the purpose of doing eligible service.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2F3BE0AE" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The liable person is to pay claims under subregulation (1) to the extent that they are, in the person’s opinion, reasonable and justifiable in each particular case.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="27272FD4" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc210210525"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240274813"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Interpreter</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2562AFD5" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person who does eligible service as an interpreter is entitled to claim fees in relation to doing eligible service and expenses incurred in the course of or for the purpose of doing eligible service.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="560053B9" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The liable person is to pay claims under subregulation (1) to the extent that they are, in the person’s opinion, reasonable and justifiable in each particular case.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6598B5C6" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc210210526"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc240274814"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Travel allowance or expenses</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2E825767" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>For the purposes of section 119(4) of the Act, the fee paid by a person who does eligible service for travelling on a public conveyance in the course of or for the purpose of doing that service is prescribed as an expense.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="595FE887" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>For the purposes of section 119(4) of the Act, when a public conveyance is not available for travel in the course of or for the purpose of doing eligible service by a person doing eligible service, the prescribed allowance for road travel by the person in the course of or for the purpose of doing eligible service is 37.5 cents per kilometre.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4F686247" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc210210527"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc240274815"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Air fares</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="728F1276" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Subject to subregulation (3), if it is necessary for a person who does eligible service to travel by air in the course of or for the purpose of doing that service, prior approval for that travel must be obtained from the liable person.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="75C41C72" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If prior approval for the payment of air travel has been obtained the cost of the air fare is a prescribed expense.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7F842AAF" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If the liable person is satisfied that it was not practicable to obtain prior approval for air travel, the liable person may pay the air fares incurred by a person who does eligible service.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0C6683B9" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc210210528"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc240274816"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Meal expenses</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="53D80555" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If a person who does eligible service is required to travel a distance exceeding 40 kilometres from his or her place of residence in the course of or for the purpose of doing that service (but is not required to stay overnight), the person is entitled to be paid the allowances for meals set out in the Table to this subregulation in respect of the meals that are normally </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>taken during the time of that service and the cost of which has been paid for by the person.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="21515F67" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="MiscellaneousHeading"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Table of meal allowances</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00F229BF" w14:paraId="445D3BB0" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="49C5BDDF" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4211EA7B" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00F229BF" w14:paraId="35A45812" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47C7A1F5" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="4570"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Breakfast </w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="509D17BC" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00F229BF" w14:paraId="730D90BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7CD37D08" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="4820"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lunch </w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="58709B95" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00F229BF" w14:paraId="2632E1B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6A76E59F" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="4820"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Dinner </w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6E53F6E0" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="Table"/>
             </w:pPr>
             <w:r>
               <w:t>20.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="090A0A84" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If a person who does eligible service is required to remain away from his or her residence overnight, he or she is entitled be paid such actual costs for meals as, in the opinion of the liable person, are reasonable having regard to the circumstances of the particular case.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6142260B" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc210210529"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc240274817"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Accommodation expenses</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="41BA67C3" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If an eligible person is required to remain away from his or her residence overnight in the course of or for the purpose of doing eligible service, the person is entitled to be paid only the costs for accommodation at a hotel, motel or other place as in the opinion of the liable person are reasonable having regard to the circumstances of the particular case.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="272B6FAB" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc210210530"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc240274818"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prescribed class of employer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4867C611" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">For the purposes of section 119(6) of the Act, the following are prescribed as a class of employer — </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="502656F0" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a Government department;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="69E20A14" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a State instrumentality;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1FA999C1" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a State trading concern.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="487C3796" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc210210531"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc240274819"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Reimbursement of employer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="606D515A" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If the employer under a contract of service of a person who does eligible service (an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>eligible person</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) applies to the liable person under section 119(6) of the Act, the liable person is to pay to the </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>employer any fee otherwise payable to the eligible person under these regulations for the eligible person’s service.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5CD6DE0F" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">An application under subregulation (1), verified by a statutory declaration, must provide the following information in support of the claim — </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3A11C2A9" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the employer’s Australian Business Number;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5665A5BC" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the earnings paid by the employer to the eligible person for any period that the eligible person did eligible service;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1493FD0F" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the name of the eligible person;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0C5FE12C" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the eligible person’s occupation with the employer;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="554E1BB7" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the hourly rate paid by the employer to the eligible person;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="308A274E" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the number of hours of service of the eligible person lost by the employer as a result of the eligible person doing eligible service.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F129D6C" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc210210532"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc240274820"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Evidence (Witnesses’ and Interpreters’ Fees and Expenses) Regulations 1976</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> repealed</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="482E1A04" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Evidence (Witnesses’ and Interpreters’ Fees and Expenses) Regulations 1976</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are repealed.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2BA8E6DE" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="CentredBaseLine"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6777449A" wp14:editId="658FC214">
             <wp:extent cx="933450" cy="171450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="dline"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="922671" cy="171450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="09AD9D35" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6474A376" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="ByCommand"/>
-        <w:sectPr>
+        <w:sectPr w:rsidR="00825262">
           <w:headerReference w:type="even" r:id="rId21"/>
           <w:headerReference w:type="default" r:id="rId22"/>
           <w:headerReference w:type="first" r:id="rId23"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2381" w:right="2410" w:bottom="3544" w:left="2410" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="69AFE252" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="nHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc210207487"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc210200955"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc240023763"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc240023979"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc240274821"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Notes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1B8A58AE" w14:textId="143D896A" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="nStatement"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is a compilation of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
       </w:r>
       <w:r>
         <w:t>. For provisions that have come into operation see the compilation table. For provisions that have not yet come into operation see the uncommenced provisions table.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2578CC7A" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="nHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc210210534"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc240274822"/>
       <w:r>
         <w:t>Compilation table</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00F229BF" w14:paraId="3E3B9848" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="26491FD1" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Citation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E5650F1" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Gazettal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="306C1A59" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Commencement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00F229BF" w14:paraId="7DD45BE9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F4DD4BB" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="37E6C3DB" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>26 Sep 2008 p. 4403-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AF46BB2" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 26 Sep 2008 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">Regulations other than r. 1 and 2: 30 Sep 2008 (see r. 2(b) and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Gazette</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 11 Jul 2008 p. 3253)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="56D6E816" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="nHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc210210535"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc240274823"/>
       <w:r>
         <w:t>Uncommenced provisions table</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0D928A4F" w14:textId="1D3E7324" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="nStatement"/>
         <w:keepNext/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To view the text of the uncommenced provisions see </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Acts as passed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the WA legislation website.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00F229BF" w14:paraId="12F05CD0" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="49D0A4E8" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Citation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64533890" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Published</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67ADD5CF" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Commencement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00F229BF" w14:paraId="199C99A9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A255FA5" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence Act 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">assented to 25 Sep 2025 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>s. 387(c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76D30CBD" w14:textId="1488A880" w:rsidR="00825262" w:rsidRDefault="00825262">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
-              <w:t>To be proclaimed (see s. 2(e))</w:t>
+              <w:t>18 Sep 2027 (see s. 2(e) and SL 2026/190 cl. 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p/>
-    <w:p>
+    <w:p w14:paraId="7EFEF255" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
-        <w:sectPr>
+        <w:sectPr w:rsidR="00825262">
           <w:headerReference w:type="even" r:id="rId24"/>
           <w:headerReference w:type="default" r:id="rId25"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2404" w:bottom="3544" w:left="2404" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="15A3A489" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="nHeading2"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc210207490"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc210210536"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc240023766"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc240023982"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc240274824"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Defined terms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="41EBE6C6" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:ind w:left="850" w:right="850"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="12010CF4" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:ind w:left="850" w:right="850"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>[This is a list of terms defined and the provisions where they are defined.  The list is not part of the law.]</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4D5AAA02" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7070"/>
         </w:tabs>
         <w:ind w:left="578"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Defined term</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Provision(s)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2A38DF80" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>eligible person</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>12(1)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="62E303FF" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>expert witness</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p>
+    <w:p w14:paraId="3A1D26F4" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262"/>
+    <w:p w14:paraId="0B6C25E7" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
-        <w:sectPr>
+        <w:sectPr w:rsidR="00825262">
           <w:headerReference w:type="even" r:id="rId26"/>
           <w:headerReference w:type="default" r:id="rId27"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2381" w:right="2409" w:bottom="3543" w:left="2409" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4EF6B86D" w14:textId="14FC3753" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AE326F2" wp14:editId="71F1017E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>7505700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="127000" cy="647700"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Authority"/>
+                <wp:docPr id="2" name="Authority"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="127000" cy="647700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
-                        <a:extLst>
-[...7 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p>
+                          <w:p w14:paraId="45D32A38" w14:textId="5FA8E5DA" w:rsidR="00825262" w:rsidRDefault="00825262">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">© State of Western Australia </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="003147E6">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>2025</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="51079277" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">This work is licensed under a Creative Commons Attribution 4.0 International Licence (CC BY 4.0). To view relevant information and for a link to a copy of the licence, visit </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>www.legislation.wa.gov.au</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="2A8ABD31" w14:textId="11CACF06" w:rsidR="00825262" w:rsidRDefault="00825262">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Attribute work as: © State of Western Australia </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="003147E6">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>2025</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="2788D21A" w14:textId="788A588F" w:rsidR="00825262" w:rsidRDefault="00825262">
                             <w:pPr>
                               <w:ind w:left="2438" w:right="2098"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t>By Authority: GEOFF O. LAWN, Government Printer</w:t>
                             </w:r>
                           </w:p>
+                          <w:p w14:paraId="7F6B6025" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262"/>
+                          <w:p w14:paraId="2F7688BB" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="571555F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="2AE326F2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Authority" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:591pt;width:10pt;height:51pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCM8hE0PAIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbQw7tgqyolxYpqE&#10;7k7ipnsOaUojJXGWBFr26+ekhWO3PU3jIdixY/vzZ3d+12lFjsJ5Caak41FOiTAcKmn2Jf3+vP7w&#10;iRIfmKmYAiNKehKe3i3ev5u3thATaEBVwhEMYnzR2pI2IdgiyzxvhGZ+BFYYNNbgNAuoun1WOdZi&#10;dK2ySZ7fZi24yjrgwnu8ve+NdJHi17Xg4bGuvQhElRRrC+l06dzFM1vMWbF3zDaSD2Wwf6hCM2kw&#10;6SXUPQuMHJz8I5SW3IGHOow46AzqWnKRMCCacf4GzbZhViQs2BxvL23y/y8sfzg+OSIr5I4SwzRS&#10;tDyEBpwMp9ic1voCfbYWvUL3BbroONx7vIyYu9rp+I9oCNqxzadLa0UXCI+PJrM8RwtH0+10hkqM&#10;kr0+ts6HrwI0iUJJHTKXGsqOGx9617NLzOVByWotlUqK2+9WypEjQ5bX6TdE/81NGdJi9o83eYps&#10;IL7vQyuDxUSsPaYohW7XDUB3UJ0Qv4N+fLzla4lVbpgPT8zhvCAw3IHwiEetAJPAIFGCrfz5t/vo&#10;jzSilZIW56+k/seBOUGJ+maQ4M/j6TQObFKmN7MJKu7asru2mINeAYJHErG6JEb/oM5i7UC/4Kos&#10;Y1Y0McMxd0nDWVyFfitw1bhYLpMTjqhlYWO2lsfQsdWRg+fuhTk7EBWQ4Qc4Tyor3vDV+8aXBnCw&#10;oJaJzNjgvqtD33G80zgMqxj351pPXq8fjMUvAAAA//8DAFBLAwQUAAYACAAAACEAY38uG9wAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo3bDQ1GIU1VInKoeCKVwdOMliRqv&#10;g+204e9ZTnDbnRnNo1zNbhAnDLH3pGG5UCCQGm97ajXsXp9vchAxGbJm8IQavjHCqrq8KE1h/Zle&#10;8FSnVrAJxcJo6FIaCylj06EzceFHJOY+fXAm8RtaaYM5s7kbZKbUg3SmJ07ozIhPHTbHenIaPrb9&#10;/Xa/Wb/ntZrqt695c7zdB62vr+b1I4iEc/oTw299rg4Vdzr4iWwUgwYekhhd5hlfzHMaiAMjWX6n&#10;QFal/L+g+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCM8hE0PAIAAHgEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjfy4b3AAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" stroked="f" strokeweight=".5pt">
+              <v:shape id="Authority" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:591pt;width:10pt;height:51pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM8+xVKAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkabsZcYosRYYB&#10;QVsgHXpWZDk2IIsapcTOfv0o2Xms22lYDgopUh8fH+nZfddodlDoajA5H49SzpSRUNRml/PvL6sP&#10;nzhzXphCaDAq50fl+P38/btZazM1gQp0oZARiHFZa3NeeW+zJHGyUo1wI7DKkLEEbIQnFXdJgaIl&#10;9EYnkzS9TVrAwiJI5RzdPvRGPo/4ZamkfypLpzzTOafcfDwxnttwJvOZyHYobFXLIQ3xD1k0ojYU&#10;9Az1ILxge6z/gGpqieCg9CMJTQJlWUsVa6BqxumbajaVsCrWQs1x9twm9/9g5eNhY5+R+e4LdERg&#10;aEhrXeboMtTTldiEf8qUkZ1aeDy3TXWeyfBocpemZJFkup3ekRJQkstji85/VdCwIOQciZXYLHFY&#10;O9+7nlxCLAe6Lla11lHB3XapkR0EMbiKvwH9NzdtWEvRP96kEdlAeN9Da0PJXGoKku+23VDoFooj&#10;1Y/Qj4azclVTlmvh/LNAmgUqjObbP9FRaqAgMEicVYA//3Yf/IkisnLW0mzl3P3YC1Sc6W+GyPs8&#10;nk7DMEZlenM3IQWvLdtri9k3S6Dix7RJVkYx+Ht9EkuE5pXWYBGikkkYSbFz7k/i0vcTT2sk1WIR&#10;nWj8rPBrs7EyQIdWBw5euleBdiDKE8OPcJpCkb3hq/cNLw0s9h7KOpIZGtx3deg7jW4ch2HNwm5c&#10;69Hr8jGY/wIAAP//AwBQSwMEFAAGAAgAAAAhAGN/LhvcAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT8tOwzAQvCPxD9YicaN2w0NRiFNVSJyqHgilcHTjJYkar4PttOHvWU5w250ZzaNczW4QJwyx&#10;96RhuVAgkBpve2o17F6fb3IQMRmyZvCEGr4xwqq6vChNYf2ZXvBUp1awCcXCaOhSGgspY9OhM3Hh&#10;RyTmPn1wJvEbWmmDObO5G2Sm1IN0pidO6MyITx02x3pyGj62/f12v1m/57Wa6reveXO83Qetr6/m&#10;9SOIhHP6E8Nvfa4OFXc6+IlsFIMGHpIYXeYZX8xzGogDI1l+p0BWpfy/oPoBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEADPPsVSgCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAY38uG9wAAAAJAQAADwAAAAAAAAAAAAAAAACCBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="55D622F9" w14:textId="7438045E" w:rsidR="00AC7FB7" w:rsidRDefault="00AC7FB7">
+                    <w:p w14:paraId="45D32A38" w14:textId="5FA8E5DA" w:rsidR="00825262" w:rsidRDefault="00825262">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">© State of Western Australia </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:r w:rsidR="00F71D8C">
+                      <w:r w:rsidR="003147E6">
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>2025</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="130882A7" w14:textId="77777777" w:rsidR="00AC7FB7" w:rsidRDefault="00AC7FB7">
+                    <w:p w14:paraId="51079277" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">This work is licensed under a Creative Commons Attribution 4.0 International Licence (CC BY 4.0). To view relevant information and for a link to a copy of the licence, visit </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>www.legislation.wa.gov.au</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4888EC20" w14:textId="32408547" w:rsidR="00AC7FB7" w:rsidRDefault="00AC7FB7">
+                    <w:p w14:paraId="2A8ABD31" w14:textId="11CACF06" w:rsidR="00825262" w:rsidRDefault="00825262">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Attribute work as: © State of Western Australia </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:r w:rsidR="00F71D8C">
+                      <w:r w:rsidR="003147E6">
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>2025</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="47D76EF3" w14:textId="77777777" w:rsidR="00AC7FB7" w:rsidRDefault="00AC7FB7">
+                    <w:p w14:paraId="2788D21A" w14:textId="788A588F" w:rsidR="00825262" w:rsidRDefault="00825262">
                       <w:pPr>
                         <w:ind w:left="2438" w:right="2098"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t>By Authority: GEOFF O. LAWN, Government Printer</w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="7F6B6025" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262"/>
+                    <w:p w14:paraId="2F7688BB" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="00825262">
       <w:headerReference w:type="even" r:id="rId28"/>
       <w:headerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="even" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:headerReference w:type="first" r:id="rId32"/>
       <w:footerReference w:type="first" r:id="rId33"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2381" w:right="2410" w:bottom="3544" w:left="2410" w:header="720" w:footer="3544" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="768C7B9F" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Endnotes</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="066F6898" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[For ease of reference detach these notes and read them alongside the draft.]</w:t>
       </w:r>
     </w:p>
-    <w:p/>
+    <w:p w14:paraId="7B0C3CFF" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="7F98E516" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
-    <w:p/>
+    <w:p w14:paraId="27998969" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1185C11F" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="534E7B48" w14:textId="40A67D9B" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -3364,440 +3381,440 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
+    <w:r w:rsidR="00933103">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>25 Sep 2025</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>25 Sep 2025</w:t>
-[...4 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="04DC5BC4" w14:textId="3F21AF44" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00933103">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>00-b0-00</w:t>
+      <w:t>00-b0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D875F4C" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="6D5FBA4D" w14:textId="13D5B385" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
+    <w:r w:rsidR="00933103">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>25 Sep 2025</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>25 Sep 2025</w:t>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> DOCPROPERTY "Official" </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
-[...22 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="0C7B180F" w14:textId="33384148" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00933103">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>00-b0-00</w:t>
+      <w:t>00-b0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="40BE2524" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="59A3B6CF" w14:textId="1D4B7904" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
+    <w:r w:rsidR="00933103">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>25 Sep 2025</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>25 Sep 2025</w:t>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> DOCPROPERTY "Official" </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
-[...22 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="78A91024" w14:textId="68E3ED9F" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00933103">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>00-b0-00</w:t>
+      <w:t>00-b0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3E406CBA" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="4897ECA4" w14:textId="1A98D37A" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -3850,177 +3867,177 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
+    <w:r w:rsidR="00933103">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>25 Sep 2025</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>25 Sep 2025</w:t>
-[...4 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="075E3DF4" w14:textId="30E943FD" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00933103">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>00-b0-00</w:t>
+      <w:t>00-b0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="288966EE" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="3A3E7A40" w14:textId="0267637F" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00933103">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>25 Sep 2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -4051,163 +4068,163 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="09E4AF29" w14:textId="3C97A667" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00933103">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>00-b0-00</w:t>
+      <w:t>00-b0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="71D60D52" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="3BC9F02F" w14:textId="0443C975" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00933103">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>25 Sep 2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -4238,1804 +4255,1804 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="4D101C68" w14:textId="4BB08453" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00933103">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>00-b0-00</w:t>
+      <w:t>00-b0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5B6669C4" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="75696AEA" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="73C464F2" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="5A8673EB" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="41ECFCC3" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="57EEEF0D" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="7A6570A7" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="2C63594C" w14:textId="198ACD31" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="5DED8445" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="209FB1C7" w14:textId="69C1F682" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Notes</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="2973E38E" w14:textId="0C25B8E1" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 3" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:t>Compilation table</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="118D1730" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="7BF8220E" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="793F6EDD" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="01E6AFF5" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="6CBF4C80" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="09F8FB63" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="658C9DA5" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="7388E380" w14:textId="5D979377" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="4B549F43" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5E88BA00" w14:textId="16FA1CB6" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 3" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:t>Compilation table</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="3E5483E4" w14:textId="7BB994C0" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Notes</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="58B1E7AC" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="086EBA97" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="1AF8DFE4" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="096831D3" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="3C119404" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="7D4C335B" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
-    <w:bookmarkStart w:id="39" w:name="Compilation"/>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:id="27" w:name="Compilation"/>
+    <w:bookmarkEnd w:id="27"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1348"/>
       <w:gridCol w:w="5915"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="6FAB3610" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="16770944" w14:textId="7740EF26" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="0CE69C1F" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1348" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="16460524" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5915" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="173FFD56" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="7118370A" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1348" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="05FFF681" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5915" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="47A070E7" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="4B00600A" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="490474C4" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:t>Defined terms</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="68713B7E" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5884"/>
       <w:gridCol w:w="1379"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="39115870" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="4DDD2CED" w14:textId="7540374B" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="20A1393C" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5884" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="697AA072" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1379" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="206A1480" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="33A8CD98" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5884" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="641D7841" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1379" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="599B3E10" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="6304E067" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="6DE41BA1" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Defined terms</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="4D21C56E" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
-    <w:bookmarkStart w:id="46" w:name="DefinedTerms"/>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:id="31" w:name="DefinedTerms"/>
+    <w:bookmarkEnd w:id="31"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="48E1B295" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="59655E52" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="33B62E4C" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:bookmarkStart w:id="47" w:name="Coversheet"/>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:id="32" w:name="Coversheet"/>
+    <w:bookmarkEnd w:id="32"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="64446411" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3BBD2538" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="TitlePage"/>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="076EC060" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="29ED15EC" w14:textId="6822895E" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="506A1CFA" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="3ED6DAD9" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5396849B" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="52CE2CB6" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="11E68787" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="53E9FE50" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="7C62102C" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="4A96204D" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="59135EE5" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="31D35549" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5BB45FFD" w14:textId="47C06B5A" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="2EA864B0" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="137BAC56" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="0A8F186B" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="3A6A8EF6" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="0D2B8709" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="59E8289A" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="56C267F4" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="24FB463D" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="7B1AD4A7" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="TOC"/>
     <w:bookmarkEnd w:id="1"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6A78AE04" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="6681C885" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="76FD17AA" w14:textId="45395AD9" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="1EA2FCA3" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="1BF68896" w14:textId="0F069D0A" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharPartNo</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5BE2960B" w14:textId="5A75E065" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>styleref CharPartText</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="50485D9C" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="6DC2CE7B" w14:textId="4CDF2E31" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharDivNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="657839A5" w14:textId="6525B6E6" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharDivText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="32005783" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="033C0E61" w14:textId="12AA498C" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">r. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSectno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="5229FFE1" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="54E64B26" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="28295673" w14:textId="7508E8DA" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Fees, Allowances and Expenses) Regulations 2008</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="4E8AE6C6" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="21DDD4B0" w14:textId="4F7B5753" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>styleref CharPartText</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="56351C48" w14:textId="13E33A9B" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharPartNo</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="1F2EC139" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="41C413FE" w14:textId="70CBDD42" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharDivText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="1A3FDDDA" w14:textId="4D1A1398" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharDivNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="00F229BF" w14:paraId="1C5F3BA4" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5FB7770E" w14:textId="3AE470E7" w:rsidR="00825262" w:rsidRDefault="00825262">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">r. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSectno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00933103">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="0C7FB71B" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="11CE9E57" w14:textId="77777777" w:rsidR="00825262" w:rsidRDefault="00825262">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AB1ABA20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B1D6D032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -6930,82 +6947,98 @@
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
-    <w:docVar w:name="WAFER" w:val="20251001084319"/>
+    <w:docVar w:name="WAFER" w:val="20260911115134"/>
     <w:docVar w:name="WAFER_20150429111439" w:val="ResetPageSize,UpdateArrangement,UpdateNTable"/>
     <w:docVar w:name="WAFER_20150429111439_GUID" w:val="5aef7f94-ebcb-429c-94f0-d4e429077ffc"/>
     <w:docVar w:name="WAFER_20151105125038" w:val="UpdateStyles,UsedStyles"/>
     <w:docVar w:name="WAFER_20151105125038_GUID" w:val="869fdbe1-408d-43e1-8504-c2e1a31e2fef"/>
     <w:docVar w:name="WAFER_20251001084319" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageFooter.ResetPageFooter,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles,RemoveIncorrectStyles.ProcessStyles,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20251001084319_GUID" w:val="ddd9093d-f0a4-4bc2-a08f-0eb03f34f4c4"/>
+    <w:docVar w:name="WAFER_20260911115134" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles,RemoveIncorrectStyles.ProcessStyles"/>
+    <w:docVar w:name="WAFER_20260911115134_GUID" w:val="f8909886-fe52-4b7e-b4ff-7eb8f7e05f24"/>
   </w:docVars>
+  <w:rsids>
+    <w:rsidRoot w:val="00335DB4"/>
+    <w:rsid w:val="002E37B2"/>
+    <w:rsid w:val="003147E6"/>
+    <w:rsid w:val="00335DB4"/>
+    <w:rsid w:val="00503D39"/>
+    <w:rsid w:val="005E49D1"/>
+    <w:rsid w:val="00772116"/>
+    <w:rsid w:val="00825262"/>
+    <w:rsid w:val="00933103"/>
+    <w:rsid w:val="00A96EF6"/>
+    <w:rsid w:val="00F229BF"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="2AD93045"/>
   <w15:docId w15:val="{2446AEB5-80A6-49B0-A2BE-1930FEF50FC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -8075,51 +8108,50 @@
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
     <w:name w:val="Equation"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FooterDisclaimer">
     <w:name w:val="Footer.Disclaimer"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
@@ -8658,146 +8690,88 @@
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="nHeading3">
     <w:name w:val="nHeading 3"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="nHeading4">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="NormalIndent">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoteHeading">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Penpara">
     <w:name w:val="Penpara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1616"/>
         <w:tab w:val="left" w:pos="1899"/>
       </w:tabs>
       <w:spacing w:before="80" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="1899" w:hanging="1899"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Penstart">
     <w:name w:val="Penstart"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="879"/>
       </w:tabs>
       <w:spacing w:before="80" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="1332" w:hanging="1332"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="nSubsection">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table">
     <w:name w:val="Table"/>
     <w:aliases w:val="t"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="60" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="nTable">
     <w:name w:val="nTable"/>
     <w:pPr>
       <w:spacing w:before="40"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="zDefpara">
     <w:name w:val="zDefpara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1899"/>
@@ -11147,56 +11121,57 @@
         <w:tab w:val="right" w:pos="993"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="nNoteSubPara">
     <w:name w:val="nNoteSubPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1418"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1701" w:hanging="1701"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AssentDate">
     <w:name w:val="AssentDate"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825262"/>
+    <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -11459,105 +11434,105 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7079</Characters>
+  <Pages>2</Pages>
+  <Words>1449</Words>
+  <Characters>7090</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>235</Lines>
+  <Lines>236</Lines>
   <Paragraphs>149</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Drafting Template (Regs)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8374</CharactersWithSpaces>
+  <CharactersWithSpaces>8390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Evidence (Fees, Allowances and Expenses) Regulations 2008 - 00-b0-00</dc:title>
+  <dc:title>Evidence (Fees, Allowances and Expenses) Regulations 2008 - 00-b0-01</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ID">
     <vt:lpwstr>26 Sep 2008 p 4403-11</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocumentType">
     <vt:lpwstr>Reg</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="OwlsUID">
     <vt:i4>40268</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="AsAtDate">
     <vt:lpwstr>25 Sep 2025</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Suffix">
-    <vt:lpwstr>00-b0-00</vt:lpwstr>
+    <vt:lpwstr>00-b0-01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Official">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CommencementDate">
     <vt:lpwstr>20250925</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="CommencementAsAt">
     <vt:filetime>2025-09-24T16:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="CommencementYear">
     <vt:lpwstr>2025</vt:lpwstr>
   </property>
 </Properties>
 </file>