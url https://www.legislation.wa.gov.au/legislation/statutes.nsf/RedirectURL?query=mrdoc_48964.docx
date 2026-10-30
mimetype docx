--- v0 (2026-09-11)
+++ v1 (2026-10-30)
@@ -27,62 +27,62 @@
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="61291D77" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36CA6879" wp14:editId="0E16B710">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1981200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-517525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="631190" cy="505460"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapNone/>
             <wp:docPr id="11" name="Picture 11" descr="Crest"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 27" descr="Crest"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
@@ -104,452 +104,477 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="015C36A6" w14:textId="55E8E456" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="PrincipalActRegPage1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "PrincipalAct_Reg</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00320E0E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence Act 1906</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="49A93EAB" w14:textId="48868331" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="NameofActRegPage1"/>
         <w:spacing w:before="1800" w:after="4200"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "Name Of Act/Reg"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00320E0E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7CD60115" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:sectPr>
+        <w:sectPr w:rsidR="004313E5">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2405" w:bottom="3542" w:left="2405" w:header="706" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0398CCA2" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="163523C0" w14:textId="696D924E" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="NameofActRegPage1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "Name Of Act/Reg"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00320E0E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0FA92776" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Arrangement"/>
       </w:pPr>
       <w:r>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="54DCE7BC" w14:textId="095A7273" w:rsidR="003274E1" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \t "Heading 2,2,yScheduleHeading,2,yHeading 2,2,zHeading 2,3,zyScheduleHeading,3,zyHeading 2,3,Heading 3,4,yHeading 3,4,zHeading 3,5,zyHeading 3,5,Heading 4,6,yHeading 4,6,zHeading 4,7,zyHeading 4,7,Heading 5,8,yHeading 5,8,zHeading 5,9,zyHeading 5,9" \t "nHeading 2,2,nHeading 3,8" \n "2-7" \w \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003274E1">
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003274E1">
         <w:tab/>
         <w:t>Citation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003274E1">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003274E1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="003274E1">
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274859 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003274E1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00320E0E">
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003274E1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="39B2F256" w14:textId="110B7665" w:rsidR="003274E1" w:rsidRDefault="003274E1">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Commencement</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210218898 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274860 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00320E0E">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="21079B52" w14:textId="783FA538" w:rsidR="003274E1" w:rsidRDefault="003274E1">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Term used: PathWest Laboratory Medicine WA</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210218899 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274861 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00320E0E">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3BDE569B" w14:textId="221B1B81" w:rsidR="003274E1" w:rsidRDefault="003274E1">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Office prescribed (Act s. 50B </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC290F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>authorised officer</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210218900 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274862 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00320E0E">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5BAD4C87" w14:textId="26E48D9D" w:rsidR="003274E1" w:rsidRDefault="003274E1">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Persons prescribed (Act s. 50B </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC290F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>forensic scientist</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210218901 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274863 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00320E0E">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="225DB72E" w14:textId="77777777" w:rsidR="003274E1" w:rsidRDefault="003274E1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Notes</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="004914EA" w14:textId="54FD65E2" w:rsidR="003274E1" w:rsidRDefault="003274E1" w:rsidP="003274E1">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Compilation table</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210218903 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274865 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00320E0E">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0EB40723" w14:textId="169EB748" w:rsidR="003274E1" w:rsidRDefault="003274E1" w:rsidP="003274E1">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Uncommenced provisions table</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc210218904 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274866 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00320E0E">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2B82910D" w14:textId="77777777" w:rsidR="003274E1" w:rsidRDefault="003274E1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Defined terms</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0CE6DD87" w14:textId="4B035E92" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="NoteHeading"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -564,3017 +589,3009 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSchText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0FCD32A7" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="NoteHeading"/>
-        <w:sectPr>
+        <w:sectPr w:rsidR="004313E5">
           <w:headerReference w:type="even" r:id="rId14"/>
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="even" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2381" w:right="2410" w:bottom="3544" w:left="2410" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4E1CE365" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="PrincipalActReg"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Evidence Act 1906</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="454C7268" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="NameofActReg"/>
       </w:pPr>
       <w:r>
         <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="20CDDC05" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc210218897"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc240274859"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Citation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="147E764C" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>regulations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="528D0A37" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc210218898"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240274860"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Commencement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="07CDBA33" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">These regulations come into operation on the day on which they are published in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or the day on which the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Evidence Amendment Act 2004</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> section 4 comes into operation, whichever is the later.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7A6CDE50" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc210218899"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240274861"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Term used: PathWest Laboratory Medicine WA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3D998E36" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In these regulations — </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="46F17DDE" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>PathWest Laboratory Medicine WA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the health service provider with that corporate name established by order under the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Health Services Act 2016 </w:t>
       </w:r>
       <w:r>
         <w:t>section 32(1).</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="397675BB" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Regulation 3 inserted: SL 2022/204 r. 4.]</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="108F56BC" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc210218900"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc240274862"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Office prescribed (Act s. 50B </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>authorised officer</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="65FF2EEE" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Ednotesubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>deleted]</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="09B848FD" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The office of the chief pathologist in PathWest Laboratory Medicine WA is prescribed for the purposes of the definition of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>authorised officer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in section 50B(1) of the Act.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7DD4D44B" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Regulation 4 inserted: Gazette 19 Jun 2018 p. 2077; amended: SL 2022/204 r. 5.]</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="68E13EE6" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc210218901"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc240274863"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Persons prescribed (Act s. 50B </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>forensic scientist</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2436EEEC" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The persons listed in the Table, employed in the Forensic Biology Department of PathWest Laboratory Medicine WA, are forensic scientists for the purposes of the definition of that term in section 50B(1) of the Act.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6A78A6C1" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="THeadingNAm"/>
       </w:pPr>
       <w:r>
         <w:t>Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6067" w:type="dxa"/>
         <w:tblInd w:w="1100" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3033"/>
         <w:gridCol w:w="3034"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="7A2BF504" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="31A21DD8" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Given names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="335FB83E" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Family name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="2FA21D8C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03639A23" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Sarah Kate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F1CD19C" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>APLIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="7189AE30" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="79544F75" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Anna</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>Marie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="32794646" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>ASHLEY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="0C103F3E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="49EC6192" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Fiona Orr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0C67FAE1" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>BAXTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="23B2DB27" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6656D529" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Penny Lorraine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2C3C631B" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>COOPER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="27E8F6CA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F8E2091" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Samuel John</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A841366" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>CORNWELL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="4830715E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F5068D8" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Scott Elliott</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3AD2E88E" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>EGAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="6FECA838" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0579FE91" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Ryan Oliver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3427A4DE" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>FISHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="26715423" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64FE68CC" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Ross</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F074F13" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>HEDLEY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="6A6D08A9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64B57A16" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Quintin William</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="211980C0" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>HUGHES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="5739F394" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73F21D19" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Cheryl Anne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A5342E4" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>JOHANSEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="5C176EEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65424AEE" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Louise Susanne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3B418851" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>KING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="542E6BE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="170FDC9E" w14:textId="35DB2FE9" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Sarah Nicole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="568F57F6" w14:textId="34C9D443" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>McCABE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="3A3FC016" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A0782B2" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Casey Elizabeth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D2D9F29" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>McLAUGHLIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="7E2BFFCF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3AB8DDD1" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Julie Ann</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="61225BE3" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>MURAKAMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="0C5C1028" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="79019B10" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Bethany Dorcas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4DA6A02F" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>OFFEREINS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="6B652295" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="42E48348" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Wee Ting Jasmine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="538D3633" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>TAY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="62F0519D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B7686F6" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Louisa Helen Anne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2D244178" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>TSELEPIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="7F31F6F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3877D6A4" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Gavin Robert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="68722CEA" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>TURBETT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="0475814F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3ADBE8B3" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Daniel Lindsay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="217AF0D3" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>TURNER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="647CE986" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AD7CE6B" w14:textId="3DF0071E" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>Tammara Joy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3416A9CD" w14:textId="3C4DD6A0" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>WHITE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="2AEE5F16" w14:textId="7AE0312E" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Regulation 5 inserted: SL 2022/204 r. 6; amended: SL 2023/163 r. 4; SL 2025/77 r. 4.]</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="15C288FD" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="CentredBaseLine"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="187990C5" wp14:editId="0AB392A3">
             <wp:extent cx="933450" cy="171450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr="dline"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="dline"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="933450" cy="171450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="630E1C03" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
-        <w:sectPr>
+        <w:sectPr w:rsidR="004313E5">
           <w:headerReference w:type="even" r:id="rId21"/>
           <w:headerReference w:type="default" r:id="rId22"/>
           <w:headerReference w:type="first" r:id="rId23"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2405" w:bottom="3542" w:left="2405" w:header="706" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2F559195" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="nHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc198821118"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc210218902"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc240024093"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc240024170"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc240274864"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Notes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="471F43F4" w14:textId="1D08C0F0" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="nStatement"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is a compilation of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and includes amendments made by other written laws. For provisions that have come into operation, and for information about any reprints, see the compilation table. For provisions that have not yet come into operation see the uncommenced provisions table.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="32484BC5" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="nHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc210218903"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc240274865"/>
       <w:r>
         <w:t>Compilation table</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7087" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="05F6A886" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A8F9AF6" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Citation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12389EE8" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Published</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2134E9B6" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Commencement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="05B8F967" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="62ABDDC1" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="766718BA" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>6 May 2005 p. 2024</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6C2C9765" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">18 Jun 2005 (see r. 2 and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Gazette</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 17 Jun 2005 p. 2658)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="573C8FCB" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="244493B3" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="75E3051A" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>12 Jul 2005 p. 3240</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2147B6CD" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>15 Jul 2005 (see r. 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="392351DE" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="496536DD" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4AF68723" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>9 Apr 2010 p. 1345</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6EAB3529" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 9 Apr 2010 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 10 Apr 2010 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="3197E2AF" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B0881C0" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="30665CE5" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>21 Apr 2011 p. 1467</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6206953B" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 21 Apr 2011 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 22 Apr 2011 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="5A3961BB" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AE01CC8" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72BCE9E3" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>14 Aug 2012 p. 3835</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5465A35F" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 14 Aug 2012 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 15 Aug 2012 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="1DE43CCD" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66672430" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reprint 1:  The</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> Evidence (Prescribed Persons) Regulations 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">as at 23 Nov 2012 </w:t>
             </w:r>
             <w:r>
               <w:t>(includes amendments listed above)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="3812E00C" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="57FD4582" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A607F8B" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>5 Jun 2015 p. 1972-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5309BFE0" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 5 Jun 2015 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 6 Jun 2015 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="2C8F046C" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="472A06DF" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="32568309" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>24 Jun 2016 p. 2319-20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3BEDCAEF" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 24 Jun 2016 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">Regulations other than r. 1 and 2: 1 Jul 2016 (see r. 2(b) and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Gazette</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 24 Jun 2016 p. 2291)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="105980E7" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="05A975A9" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="51138060" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>19 Jun 2018 p. 2077</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7430D49D" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 19 Jun 2018 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 1 Jul 2018 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="2F2CBDC8" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="54B2C6C1" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="697FB3BA" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>15 Mar 2019 p. 793-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="631EC9B3" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 15 Mar 2019 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 16 Mar 2019 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="38079A9C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="62796EC1" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="679ADECB" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>SL 2020/77</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>9 Jun 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3B61F52D" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 9 Jun 2020 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 10 Jun 2020 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="291AAAE6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16C335A8" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="59EE1F7C" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>SL 2022/204 2 Dec 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F3AAD64" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 2 Dec 2022 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 3 Dec 2022 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="74A7A9C5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F1AFDA9" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="498240DE" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>SL 2023/163 1 Nov 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24FF63E2" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 Nov 2023 (see r. 2) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="72AFEE62" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F48ADFF" w14:textId="4FB586D9" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Prescribed Persons) Amendment Regulations 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22480C9F" w14:textId="2691CD76" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>SL 2025/77 28 May 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4118E257" w14:textId="33FA4EFD" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:keepNext/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 28 May 2025 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 29 May 2025 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="4CABF0E0" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="nHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc210218904"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc240274866"/>
       <w:r>
         <w:t>Uncommenced provisions table</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7B44AA92" w14:textId="05E9377E" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="nStatement"/>
         <w:keepNext/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To view the text of the uncommenced provisions see </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Acts as passed </w:t>
       </w:r>
       <w:r>
         <w:t>on the WA legislation website.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7087" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="453D0849" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1450A425" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Citation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="74B5D1B7" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Published</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7E3B551C" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Commencement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="000F5D4F" w14:paraId="044C8DAB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E044B4D" w14:textId="1C38C42D" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence Act 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">assented to 25 Sep 2025 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>s. 387(d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65C9A85B" w14:textId="241A2944" w:rsidR="004313E5" w:rsidRDefault="004313E5">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
-              <w:t>To be proclaimed (see s. 2(e))</w:t>
+              <w:t>18 Sep 2027 (see s. 2(e) and SL 2026/190 cl. 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p/>
-    <w:p>
+    <w:p w14:paraId="622D53FD" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5"/>
+    <w:p w14:paraId="5F28CE25" w14:textId="62A5050F" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
-        <w:sectPr>
+        <w:sectPr w:rsidR="004313E5">
           <w:headerReference w:type="even" r:id="rId24"/>
           <w:headerReference w:type="default" r:id="rId25"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2404" w:bottom="3544" w:left="2404" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3B794AB7" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="nHeading2"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc198821120"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc210218905"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc240024096"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240024173"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc240274867"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Defined terms</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
-      <w:bookmarkEnd w:id="16"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="37343030" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:ind w:left="850" w:right="850"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="682975E1" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:ind w:left="850" w:right="850"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>[This is a list of terms defined and the provisions where they are defined.  The list is not part of the law.]</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="199C2DC7" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7070"/>
         </w:tabs>
         <w:ind w:left="578"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Defined term</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Provision(s)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1794FA7F" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>PathWest Laboratory Medicine WA</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="495A8D63" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
-        <w:sectPr>
+        <w:sectPr w:rsidR="004313E5">
           <w:headerReference w:type="even" r:id="rId26"/>
           <w:headerReference w:type="default" r:id="rId27"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2381" w:right="2409" w:bottom="3543" w:left="2409" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="31EEF219" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="260D2C1E" wp14:editId="62623783">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>7505700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="127000" cy="647700"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Authority"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="127000" cy="647700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                               <a:solidFill>
                                 <a:prstClr val="black"/>
                               </a:solidFill>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p>
+                          <w:p w14:paraId="706A088D" w14:textId="69FB97B3" w:rsidR="004313E5" w:rsidRDefault="004313E5">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">© State of Western Australia </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="003274E1">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>2025</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="2ED706E1" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">This work is licensed under a Creative Commons Attribution 4.0 International Licence (CC BY 4.0). To view relevant information and for a link to a copy of the licence, visit </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>www.legislation.wa.gov.au</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="0A2FB0BF" w14:textId="10E6D449" w:rsidR="004313E5" w:rsidRDefault="004313E5">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Attribute work as: © State of Western Australia </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="003274E1">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>2025</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="629C3C0B" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
                             <w:pPr>
                               <w:ind w:left="2438" w:right="2098"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t>By Authority: GEOFF O. LAWN, Government Printer</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="260D2C1E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Authority" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:591pt;width:10pt;height:51pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCM8hE0PAIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfbQw7tgqyolxYpqE&#10;7k7ipnsOaUojJXGWBFr26+ekhWO3PU3jIdixY/vzZ3d+12lFjsJ5Caak41FOiTAcKmn2Jf3+vP7w&#10;iRIfmKmYAiNKehKe3i3ev5u3thATaEBVwhEMYnzR2pI2IdgiyzxvhGZ+BFYYNNbgNAuoun1WOdZi&#10;dK2ySZ7fZi24yjrgwnu8ve+NdJHi17Xg4bGuvQhElRRrC+l06dzFM1vMWbF3zDaSD2Wwf6hCM2kw&#10;6SXUPQuMHJz8I5SW3IGHOow46AzqWnKRMCCacf4GzbZhViQs2BxvL23y/y8sfzg+OSIr5I4SwzRS&#10;tDyEBpwMp9ic1voCfbYWvUL3BbroONx7vIyYu9rp+I9oCNqxzadLa0UXCI+PJrM8RwtH0+10hkqM&#10;kr0+ts6HrwI0iUJJHTKXGsqOGx9617NLzOVByWotlUqK2+9WypEjQ5bX6TdE/81NGdJi9o83eYps&#10;IL7vQyuDxUSsPaYohW7XDUB3UJ0Qv4N+fLzla4lVbpgPT8zhvCAw3IHwiEetAJPAIFGCrfz5t/vo&#10;jzSilZIW56+k/seBOUGJ+maQ4M/j6TQObFKmN7MJKu7asru2mINeAYJHErG6JEb/oM5i7UC/4Kos&#10;Y1Y0McMxd0nDWVyFfitw1bhYLpMTjqhlYWO2lsfQsdWRg+fuhTk7EBWQ4Qc4Tyor3vDV+8aXBnCw&#10;oJaJzNjgvqtD33G80zgMqxj351pPXq8fjMUvAAAA//8DAFBLAwQUAAYACAAAACEAY38uG9wAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo3bDQ1GIU1VInKoeCKVwdOMliRqv&#10;g+204e9ZTnDbnRnNo1zNbhAnDLH3pGG5UCCQGm97ajXsXp9vchAxGbJm8IQavjHCqrq8KE1h/Zle&#10;8FSnVrAJxcJo6FIaCylj06EzceFHJOY+fXAm8RtaaYM5s7kbZKbUg3SmJ07ozIhPHTbHenIaPrb9&#10;/Xa/Wb/ntZrqt695c7zdB62vr+b1I4iEc/oTw299rg4Vdzr4iWwUgwYekhhd5hlfzHMaiAMjWX6n&#10;QFal/L+g+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCM8hE0PAIAAHgEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjfy4b3AAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" stroked="f" strokeweight=".5pt">
+              <v:shape id="Authority" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:591pt;width:10pt;height:51pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM8+xVKAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkabsZcYosRYYB&#10;QVsgHXpWZDk2IIsapcTOfv0o2Xms22lYDgopUh8fH+nZfddodlDoajA5H49SzpSRUNRml/PvL6sP&#10;nzhzXphCaDAq50fl+P38/btZazM1gQp0oZARiHFZa3NeeW+zJHGyUo1wI7DKkLEEbIQnFXdJgaIl&#10;9EYnkzS9TVrAwiJI5RzdPvRGPo/4ZamkfypLpzzTOafcfDwxnttwJvOZyHYobFXLIQ3xD1k0ojYU&#10;9Az1ILxge6z/gGpqieCg9CMJTQJlWUsVa6BqxumbajaVsCrWQs1x9twm9/9g5eNhY5+R+e4LdERg&#10;aEhrXeboMtTTldiEf8qUkZ1aeDy3TXWeyfBocpemZJFkup3ekRJQkstji85/VdCwIOQciZXYLHFY&#10;O9+7nlxCLAe6Lla11lHB3XapkR0EMbiKvwH9NzdtWEvRP96kEdlAeN9Da0PJXGoKku+23VDoFooj&#10;1Y/Qj4azclVTlmvh/LNAmgUqjObbP9FRaqAgMEicVYA//3Yf/IkisnLW0mzl3P3YC1Sc6W+GyPs8&#10;nk7DMEZlenM3IQWvLdtri9k3S6Dix7RJVkYx+Ht9EkuE5pXWYBGikkkYSbFz7k/i0vcTT2sk1WIR&#10;nWj8rPBrs7EyQIdWBw5euleBdiDKE8OPcJpCkb3hq/cNLw0s9h7KOpIZGtx3deg7jW4ch2HNwm5c&#10;69Hr8jGY/wIAAP//AwBQSwMEFAAGAAgAAAAhAGN/LhvcAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT8tOwzAQvCPxD9YicaN2w0NRiFNVSJyqHgilcHTjJYkar4PttOHvWU5w250ZzaNczW4QJwyx&#10;96RhuVAgkBpve2o17F6fb3IQMRmyZvCEGr4xwqq6vChNYf2ZXvBUp1awCcXCaOhSGgspY9OhM3Hh&#10;RyTmPn1wJvEbWmmDObO5G2Sm1IN0pidO6MyITx02x3pyGj62/f12v1m/57Wa6reveXO83Qetr6/m&#10;9SOIhHP6E8Nvfa4OFXc6+IlsFIMGHpIYXeYZX8xzGogDI1l+p0BWpfy/oPoBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEADPPsVSgCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAY38uG9wAAAAJAQAADwAAAAAAAAAAAAAAAACCBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="706A088D" w14:textId="333251E8" w:rsidR="006B69F8" w:rsidRDefault="00392F28">
+                    <w:p w14:paraId="706A088D" w14:textId="69FB97B3" w:rsidR="004313E5" w:rsidRDefault="004313E5">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">© State of Western Australia </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:r w:rsidR="00F12344">
+                      <w:r w:rsidR="003274E1">
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>2025</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2ED706E1" w14:textId="77777777" w:rsidR="006B69F8" w:rsidRDefault="00392F28">
+                    <w:p w14:paraId="2ED706E1" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">This work is licensed under a Creative Commons Attribution 4.0 International Licence (CC BY 4.0). To view relevant information and for a link to a copy of the licence, visit </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>www.legislation.wa.gov.au</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0A2FB0BF" w14:textId="18265D87" w:rsidR="006B69F8" w:rsidRDefault="00392F28">
+                    <w:p w14:paraId="0A2FB0BF" w14:textId="10E6D449" w:rsidR="004313E5" w:rsidRDefault="004313E5">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Attribute work as: © State of Western Australia </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:r w:rsidR="00F12344">
+                      <w:r w:rsidR="003274E1">
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>2025</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="629C3C0B" w14:textId="77777777" w:rsidR="006B69F8" w:rsidRDefault="00392F28">
+                    <w:p w14:paraId="629C3C0B" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
                       <w:pPr>
                         <w:ind w:left="2438" w:right="2098"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t>By Authority: GEOFF O. LAWN, Government Printer</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="004313E5">
       <w:headerReference w:type="even" r:id="rId28"/>
       <w:headerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="even" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:headerReference w:type="first" r:id="rId32"/>
       <w:footerReference w:type="first" r:id="rId33"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2376" w:right="2404" w:bottom="3544" w:left="2404" w:header="720" w:footer="3544" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="6091B05B" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Endnotes</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="502772AB" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[For ease of reference detach these notes and read them alongside the draft.]</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="48F6B50A" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="553FA807" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="061DEC37" w14:textId="6E833C16" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -3590,440 +3607,440 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>25 Sep 2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="44FB9B06" w14:textId="4508E5A8" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5F255A05" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="36FB607D" w14:textId="339CCDDE" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>25 Sep 2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Official" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="64B159C0" w14:textId="0FF58625" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6833D749" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="27D6F4A5" w14:textId="14676584" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>25 Sep 2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Official" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="7C7431B5" w14:textId="7C8C9968" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="261426C7" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="6E206320" w14:textId="2B7182B4" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -4076,177 +4093,177 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>25 Sep 2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="6B87C3B9" w14:textId="487CC7AB" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6344460C" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="4D4023A2" w14:textId="4A1E7B5B" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>25 Sep 2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -4277,163 +4294,163 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="30A3DF8F" w14:textId="5D27235E" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="01A45CFD" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="19900CFC" w14:textId="5403F664" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>25 Sep 2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -4464,1826 +4481,1826 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="464EE66E" w14:textId="0529963A" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320E0E">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="46AF06E6" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="311543E9" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0ACEB796" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="6CF89AC4" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="41D15C4A" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="63CD186A" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="55DD9FF0" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="617B64F9" w14:textId="48BC24F9" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="7FA8BE20" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="324DA137" w14:textId="4DF36E9B" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Notes</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="672E8B74" w14:textId="532386F4" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 3" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:t>Compilation table</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="11F32306" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="0792BB6D" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="232D0A5C" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="28425D73" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="3793481D" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="1507C13F" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="3C9F3534" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="7A6CD7C9" w14:textId="0D671326" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="36C7E921" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="42C8D70B" w14:textId="7915082D" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 3" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:t>Compilation table</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="2DEEA1F4" w14:textId="6FDEE1B0" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Notes</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="6BDCBD76" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="2E476883" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="0481350C" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="2BCF55E5" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="0E5D493D" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="4C1EF687" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
-    <w:bookmarkStart w:id="14" w:name="Compilation"/>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:id="12" w:name="Compilation"/>
+    <w:bookmarkEnd w:id="12"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1348"/>
       <w:gridCol w:w="5915"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="2C38CD90" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="071E308A" w14:textId="704EB7BB" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="788648B2" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1348" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="1A32E654" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5915" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="2DBAF644" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="675C9802" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1348" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="529FC521" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5915" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="565A758D" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="51920EA7" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="6640733E" w14:textId="625E9DB3" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:t>Notes</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="6B49038B" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5884"/>
       <w:gridCol w:w="1379"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="72341F7E" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="58F60BEB" w14:textId="5F3D686A" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="433365C3" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5884" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="54A91EE8" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1379" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="7713871D" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="127A1F8D" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5884" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="25D3B7FE" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1379" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="4646500F" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="48AED430" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="72191E5D" w14:textId="721CE634" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:t>Notes</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="760F1FC2" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
-    <w:bookmarkStart w:id="20" w:name="DefinedTerms"/>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:id="16" w:name="DefinedTerms"/>
+    <w:bookmarkEnd w:id="16"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="336AF6B7" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="54EB419F" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="48533CE7" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:bookmarkStart w:id="21" w:name="Coversheet"/>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:id="17" w:name="Coversheet"/>
+    <w:bookmarkEnd w:id="17"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6C766F59" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7DE590DE" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="TitlePage"/>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="445BA898" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="57326BBA" w14:textId="1A8E61C4" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="0DF7E974" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="0B5FA9E3" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="700514B2" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="78A95C02" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="7AC3B31F" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="40BB9E01" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="52ADEEB9" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="143BBC27" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="75ABFEC7" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="4AAABCED" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="34DAD85A" w14:textId="71B4D9A5" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="5CBBACA0" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="131EADD6" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="1AFFA723" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="3B711F54" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="26DA57D5" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="21685AD3" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="09144E19" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="7DCBA8B6" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="6B04D1D9" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="TOC"/>
     <w:bookmarkEnd w:id="1"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="477A32D9" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="60A5AB6B" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="2079184B" w14:textId="61C28EDF" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="58705683" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="4EAE0E39" w14:textId="32D36A87" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharPartNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="06647F32" w14:textId="714BBAB4" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharPartText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="181ED7E0" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="68B3C604" w14:textId="08DF298F" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharDivNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="53C06CE8" w14:textId="55A08F62" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharDivText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="78F7497E" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="724C6CD0" w14:textId="0308EAD8" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">r. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSectno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="41CB5033" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="234EBABC" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="6C7A1A45" w14:textId="7FC9061E" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Prescribed Persons) Regulations 2005</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="2245B481" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="1E5E86E8" w14:textId="3FFFC1FC" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharPartText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="2B6A2622" w14:textId="107CD51D" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharPartNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="319264ED" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="672A7DA5" w14:textId="7F9B2EA1" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharDivText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="64231967" w14:textId="0ADB5C89" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharDivNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr>
+    <w:tr w:rsidR="000F5D4F" w14:paraId="451018F7" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5836B023" w14:textId="038D5C7E" w:rsidR="004313E5" w:rsidRDefault="004313E5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">r. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSectno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00320E0E">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="159A84F0" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3D7EF2C8" w14:textId="77777777" w:rsidR="004313E5" w:rsidRDefault="004313E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="99445508"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="53E88090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -7199,102 +7216,118 @@
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
-    <w:docVar w:name="WAFER" w:val="20250522154311"/>
+    <w:docVar w:name="WAFER" w:val="20260911115206"/>
     <w:docVar w:name="WAFER_20140123113432" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,UsedStyles,ResetPageSize,UpdateArrangement"/>
     <w:docVar w:name="WAFER_20140123113432_GUID" w:val="61b15a5e-76fa-4a4a-acde-e1a5b9190862"/>
     <w:docVar w:name="WAFER_20140123113933" w:val="RemoveTocBookmarks,RunningHeaders"/>
     <w:docVar w:name="WAFER_20140123113933_GUID" w:val="729d1790-79c5-4f24-ade7-3ba54c3b55c8"/>
     <w:docVar w:name="WAFER_20150429111448" w:val="ResetPageSize,UpdateArrangement,UpdateNTable"/>
     <w:docVar w:name="WAFER_20150429111448_GUID" w:val="73166d05-1fd4-46f7-8153-b46796639a69"/>
     <w:docVar w:name="WAFER_20150604143626" w:val="ResetPageSize,UpdateArrangement,UpdateNTable"/>
     <w:docVar w:name="WAFER_20150604143626_GUID" w:val="2ee50c19-076e-46b8-9bb8-790e849e7e3c"/>
     <w:docVar w:name="WAFER_20151106102102" w:val="UpdateStyles,UsedStyles"/>
     <w:docVar w:name="WAFER_20151106102102_GUID" w:val="a142b7bc-d289-4dd3-8124-366ac5a39632"/>
     <w:docVar w:name="WAFER_20180628100817" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,UsedStyles,ResetPageSize"/>
     <w:docVar w:name="WAFER_20180628100817_GUID" w:val="c5135212-7ab5-44c0-a221-d5610efcd5d5"/>
     <w:docVar w:name="WAFER_20190314124924" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,ResetPageSize,RunningHeaders,UpdateStyles,UsedStyles"/>
     <w:docVar w:name="WAFER_20190314124924_GUID" w:val="b84e38a6-1bfb-41da-af80-34b35bc67018"/>
     <w:docVar w:name="WAFER_20190314142247" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,ResetPageSize,RunningHeaders,UpdateStyles,UsedStyles"/>
     <w:docVar w:name="WAFER_20190314142247_GUID" w:val="799ed533-c6bc-4d7c-9264-c57c99ce5349"/>
     <w:docVar w:name="WAFER_20200608100248" w:val="RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageSize.Reset,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20200608100248_GUID" w:val="62422b0e-75e9-473a-834d-ebeea7c06724"/>
     <w:docVar w:name="WAFER_20221129121653" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageSize.Reset,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20221129121653_GUID" w:val="a36f6d88-628c-4ca1-8757-8f68eb4aedf0"/>
     <w:docVar w:name="WAFER_20231030111216" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageFooter.ResetPageFooter,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20231030111216_GUID" w:val="29191b80-a997-46c2-93bb-58579dbb9d58"/>
     <w:docVar w:name="WAFER_20231228111549" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run"/>
     <w:docVar w:name="WAFER_20231228111549_GUID" w:val="5c41b8a1-c2f8-4b9a-a921-e3eb6b3e2428"/>
     <w:docVar w:name="WAFER_20250522154311" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20250522154311_GUID" w:val="a067401f-59d1-4f72-8c95-4f57db4ae8ba"/>
+    <w:docVar w:name="WAFER_20260911115206" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
+    <w:docVar w:name="WAFER_20260911115206_GUID" w:val="55692e21-9fb6-45bd-a2f7-ba9d1ff9c09c"/>
   </w:docVars>
+  <w:rsids>
+    <w:rsidRoot w:val="00C95A2C"/>
+    <w:rsid w:val="000F5D4F"/>
+    <w:rsid w:val="00320E0E"/>
+    <w:rsid w:val="003274E1"/>
+    <w:rsid w:val="004313E5"/>
+    <w:rsid w:val="00503D39"/>
+    <w:rsid w:val="00C95A2C"/>
+    <w:rsid w:val="00CA33F1"/>
+    <w:rsid w:val="00CE2CB4"/>
+    <w:rsid w:val="00E715D7"/>
+    <w:rsid w:val="00FA3D11"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="27C1418C"/>
   <w15:docId w15:val="{E9F98BB9-3A97-448A-8305-659A63FE4DC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8348,51 +8381,50 @@
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
     <w:name w:val="Equation"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FooterDisclaimer">
     <w:name w:val="Footer.Disclaimer"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
@@ -10828,56 +10860,57 @@
         <w:tab w:val="right" w:pos="993"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="nNoteSubPara">
     <w:name w:val="nNoteSubPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1418"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1701" w:hanging="1701"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AssentDate">
     <w:name w:val="AssentDate"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004313E5"/>
+    <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11139,111 +11172,111 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4947</Characters>
+  <Pages>2</Pages>
+  <Words>1005</Words>
+  <Characters>4960</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>260</Lines>
-  <Paragraphs>174</Paragraphs>
+  <Lines>261</Lines>
+  <Paragraphs>175</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Evidence (Prescribed Persons) Regulations 2005</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5774</CharactersWithSpaces>
+  <CharactersWithSpaces>5790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Evidence (Prescribed Persons) Regulations 2005 - 01-k0-00</dc:title>
+  <dc:title>Evidence (Prescribed Persons) Regulations 2005 - 01-k0-01</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ID">
     <vt:lpwstr>6 May 2005 p 2024-5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ReprintNo">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ReprintedAsAt">
     <vt:filetime>2012-11-22T16:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="OWLSUId">
     <vt:i4>260</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DocumentType">
     <vt:lpwstr>Reg</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="AsAtDate">
     <vt:lpwstr>25 Sep 2025</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Suffix">
-    <vt:lpwstr>01-k0-00</vt:lpwstr>
+    <vt:lpwstr>01-k0-01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Official">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="CommencementDate">
     <vt:lpwstr>20250925</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CommencementAsAt">
     <vt:filetime>2025-09-24T16:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CommencementYear">
     <vt:lpwstr>2025</vt:lpwstr>
   </property>
 </Properties>
 </file>