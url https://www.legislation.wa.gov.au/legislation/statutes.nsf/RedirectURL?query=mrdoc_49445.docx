--- v0 (2026-09-13)
+++ v1 (2026-10-29)
@@ -31,51 +31,51 @@
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0D44B583" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0D44B583" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="207DC1E3" wp14:editId="1383D372">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1981200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-517525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="631190" cy="505460"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapNone/>
             <wp:docPr id="27" name="Picture 27" descr="Crest"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -106,3608 +106,3608 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF40D3A" w14:textId="6E3B1AC9" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1FF40D3A" w14:textId="7D8CF350" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="NameofActRegPage1"/>
         <w:spacing w:before="3760" w:after="4200"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "Name Of Act/Reg"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Dangerous Goods Safety Act 2004</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AC2B1B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="70AC2B1B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:sectPr w:rsidR="00F5230E">
+        <w:sectPr w:rsidR="00D838B9">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2405" w:bottom="3542" w:left="2405" w:header="706" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42E188C1" w14:textId="77777777" w:rsidR="00934623" w:rsidRDefault="00934623">
+    <w:p w14:paraId="28D40D2C" w14:textId="77777777" w:rsidR="001F1D50" w:rsidRDefault="001F1D50">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E04FA15" w14:textId="4C8909F1" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1E04FA15" w14:textId="3052E975" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="NameofActRegPage1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "Name Of Act/Reg"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Dangerous Goods Safety Act 2004</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFAC3E8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3FFAC3E8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Arrangement"/>
       </w:pPr>
       <w:r>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D3C046" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="02764A66" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \t "Heading 2,2,yScheduleHeading,2,yHeading 2,2,zHeading 2,3,zyScheduleHeading,3,zyHeading 2,3,Heading 3,4,yHeading 3,4,zHeading 3,5,zyHeading 3,5,Heading 4,6,yHeading 4,6,zHeading 4,7,zyHeading 4,7,Heading 5,8,yHeading 5,8,zHeading 5,9,zyHeading 5,9" \t "nHeading 2,2,nHeading 3,8" \n "2-7" \w \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EC3C41">
+      <w:r w:rsidR="00394A99">
         <w:t>Part 1 — Preliminary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D83E404" w14:textId="505AC5AB" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="0F10E0B5" w14:textId="7C8D9AAD" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B669B">
+      <w:r w:rsidRPr="00E456A6">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B669B">
+      <w:r w:rsidRPr="00E456A6">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Short title</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345358 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298785 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CF5C32" w14:textId="442D8D29" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="15893555" w14:textId="7C09FE6A" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B669B">
+      <w:r w:rsidRPr="00E456A6">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B669B">
+      <w:r w:rsidRPr="00E456A6">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Commencement</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345359 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298786 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6910D5FC" w14:textId="1D47087E" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="4BCFC37D" w14:textId="028E16F1" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Terms used and abbreviations</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345360 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298787 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EE0D12" w14:textId="0AA899F2" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="7C8B626E" w14:textId="0DDC22DE" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Risk from dangerous goods, assessment of</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345361 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298788 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5878544A" w14:textId="3CDF4147" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="0A4C15DE" w14:textId="1096FD8B" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unreasonable harm, assessment of</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345362 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298789 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B46722D" w14:textId="0E5FC086" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="23EF9B86" w14:textId="356BF35A" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Relationship with other laws</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345363 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298790 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7896F346" w14:textId="0D4B9BB3" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="3A2E2E29" w14:textId="4A4C88B9" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Crown bound</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345364 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298791 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FFB6D8" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="18ADA381" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Part 2 — General duties as to dangerous goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A166465" w14:textId="3C87AEE8" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="58663FB6" w14:textId="4BE09B42" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Duty to minimise risk from dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345366 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298793 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28164E0F" w14:textId="11735391" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="65A71DA1" w14:textId="5C260C87" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Duty to report certain situations</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345367 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298794 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABD6758" w14:textId="56F573C3" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="572894A2" w14:textId="48198669" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Safety management documents</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345368 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298795 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F328943" w14:textId="0406FF60" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="4ADB0150" w14:textId="1E3B2849" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unlicensed person involved with dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345369 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298796 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C8B790" w14:textId="0DC5A592" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="4ECE3A92" w14:textId="37AD7386" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unlicensed possession of dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345370 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298797 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F37028E" w14:textId="6D96D6E9" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="58A9CB14" w14:textId="68EF3E9A" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>13.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unregistered or unlicensed dangerous goods sites</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345371 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298798 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C69C2FF" w14:textId="251D13DD" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="04E0A885" w14:textId="1664F0C4" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>14.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unlicensed vehicle transporting dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345372 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298799 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106AA06F" w14:textId="12256631" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="39AD9929" w14:textId="664ED38E" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>15.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unlicensed driver transporting dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345373 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298800 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65997619" w14:textId="6355CBD0" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="53D97F21" w14:textId="7FD66CEC" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>16.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Transporting goods too dangerous to transport</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345374 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298801 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B548AA0" w14:textId="501E720B" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="59EEE888" w14:textId="69FAE5B1" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>17.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Aggravated offence, penalty for</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345375 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298802 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05570B66" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="3D5B978D" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Part 3 — Regulations and codes of practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775CF169" w14:textId="05AA5070" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="7DD1D682" w14:textId="20385B04" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>18.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Regulations, general matters (Sch. 1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345377 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298804 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A6538A" w14:textId="32F49036" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="761F34B5" w14:textId="3598E12D" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>19.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Regulations may adopt codes or legislation</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345378 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298805 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDF9B7D" w14:textId="09F823AB" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="2635EAC8" w14:textId="2A4716DD" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>20.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Codes of practice, approval of</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345379 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298806 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435CF9C1" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="7D7CCB33" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Part 4 — Exemptions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E637CE" w14:textId="4ABBE4E0" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="378C6DD9" w14:textId="6221F822" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>21.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Exemption may be granted by Minister</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345381 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298808 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF7B9BE" w14:textId="4D40591C" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="215EDD4C" w14:textId="48E49C2E" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>22.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Exemption may be granted by Chief Officer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345382 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298809 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9D9B0C" w14:textId="602C78AA" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="4F5C80AE" w14:textId="00F5EB8C" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>23.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>General provisions</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345383 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298810 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1551D9ED" w14:textId="41F9DBD2" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="2AC16569" w14:textId="7C35401F" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>24.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Conditions of an exemption, failing to comply with</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345384 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298811 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00222647" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="585C2A96" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Part 5 — Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392328B7" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="62DA943B" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Division 1 — Chief Dangerous Goods Officer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DDD3CB" w14:textId="6B902E75" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="7675902B" w14:textId="7C01CE82" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>25.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Chief Dangerous Goods Officer, appointment and functions</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345387 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298814 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D12D669" w14:textId="60292E8E" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="1728C1AD" w14:textId="47FDE7BC" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>26.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Chief Officer may delegate</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345388 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298815 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B82E71" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="119ACDA9" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Division 2 — Dangerous goods officers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DA9D04" w14:textId="4340BBE6" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="7AD08EA1" w14:textId="538CC12C" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>27.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Dangerous goods officers, appointment and extent of powers</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345390 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298817 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C64E95" w14:textId="57CAE127" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="2DFCA635" w14:textId="5BEF15C9" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>28.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Identification cards</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345391 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298818 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC1A9CF" w14:textId="13F514AE" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="50811280" w14:textId="2CCA7B42" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>29.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Licences etc. under this Act not required</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345392 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298819 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499C3175" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="02AF8AC6" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Division 3 — General</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08222562" w14:textId="0D05316E" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="236B9257" w14:textId="74E91AD9" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>30.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Minister may delegate</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345394 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298821 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2100C5D8" w14:textId="2F620568" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="70D9E73A" w14:textId="261F3051" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>31.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Police officers’ powers and immunities</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345395 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298822 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B2AD83" w14:textId="523F0B33" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="728881D2" w14:textId="51215F06" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>32.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Immunity from tortious liability</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345396 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298823 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B73D5A" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="79E948E6" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Part 6 — Investigation and enforcement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB97976" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="059EAA40" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Division 1 — Preliminary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6875A6EA" w14:textId="5FBF6A44" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="32F6151E" w14:textId="01056445" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>33.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Terms used</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345399 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298826 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0491534D" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="2594FEC2" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Division 2 — Investigative powers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563560DA" w14:textId="3EE0AC36" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="5FFE30AA" w14:textId="6735222B" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>34.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Obtaining identifying particulars</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345401 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298828 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D167A8" w14:textId="5BBDB985" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="359DE1F2" w14:textId="7627FB47" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>35.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Entering, inspecting and searching places</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345402 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298829 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74827769" w14:textId="41E9F876" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="04F1C1E1" w14:textId="18BCCF81" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>36.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Stopping, entering, searching and inspecting vehicles</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345403 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298830 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2C001D" w14:textId="42984F31" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="49A79AB9" w14:textId="079BA600" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>37.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Seizing samples, evidence etc.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345404 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298831 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0D33DF" w14:textId="15032228" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="3DE777B6" w14:textId="08CE3261" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>38.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Obtaining records</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345405 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298832 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488BDBF6" w14:textId="6A822CEA" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="73E8460C" w14:textId="52937760" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>39.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Asking questions</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345406 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298833 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>28</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38824010" w14:textId="0D843B2B" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="30D43EC2" w14:textId="1E0F8030" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>40.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Restricting access to sites of dangerous goods incidents and dangerous situations</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345407 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298834 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>28</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E07B87" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="597870D1" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Division 3 — Entry warrants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EFE273" w14:textId="27A8BD11" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="7C8CE1AE" w14:textId="669A5B2A" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>41.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Term used: JP</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345409 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298836 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>30</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CF5216" w14:textId="5E674264" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="43BAD5A9" w14:textId="47741957" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>42.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Applying for an entry warrant</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345410 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298837 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>30</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668CD6A7" w14:textId="6FC57265" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="71A37B33" w14:textId="500DB716" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>43.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Applications, how they are to be made</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345411 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298838 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>31</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4413BB82" w14:textId="3E80817F" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="27BA4652" w14:textId="0EAE5F39" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>44.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Issuing an entry warrant</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345412 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298839 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>33</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440D37DA" w14:textId="3CC79E35" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="302875C2" w14:textId="08695FBF" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>45.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Effect of entry warrant</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345413 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298840 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>33</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2486ED" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="1B3A4F46" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Division 4 — Audits of dangerous goods sites</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76591F0A" w14:textId="58FD9083" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="26FFE1F6" w14:textId="2DD63CCB" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>46.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Audit may be directed by Chief Officer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345415 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298842 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>34</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5408C6E1" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="418C5051" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Division 5 — Remedying dangerous and other situations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC29681" w14:textId="3501E567" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="3EF204E0" w14:textId="7F5A58FC" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>47.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Remediation notice</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345417 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298844 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>36</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1714BADE" w14:textId="0107E477" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="65B1C9DC" w14:textId="2EB4A8BD" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>48.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Chief Officer may approve earlier or immediate compliance with remediation notice</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345418 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298845 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>38</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11518EA0" w14:textId="2F1A23D4" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="7099D782" w14:textId="6018A66D" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>49.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Contravention of remediation notice, action by DGO</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345419 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298846 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>39</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D9378B" w14:textId="62E38293" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="58ED8738" w14:textId="3A6F52D8" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>50.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Dangerous situation, emergency remedial measures</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345420 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298847 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>39</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28347171" w14:textId="37091D1A" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="2B6945E3" w14:textId="4CD2E30A" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>51.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Recovering costs of government action</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345421 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298848 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>40</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF0BA64" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="00AAE771" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Division 6 — General</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742B7876" w14:textId="60E58EB6" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="377D8296" w14:textId="6AB125B7" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>52.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Directions, general matters</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345423 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298850 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>41</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B93F47" w14:textId="238CC37A" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="65079898" w14:textId="2A486B2F" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>53.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ancillary powers and duties</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345424 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298851 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>42</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BD5CBC" w14:textId="6171D37A" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="6F75FE4B" w14:textId="74C4738E" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>54.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Review by Chief Officer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345425 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298852 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>43</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169B7F40" w14:textId="3318D0D8" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="1CA985D9" w14:textId="5DFF958E" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>55.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Offences</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345426 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298853 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>43</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666D83C1" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="2E80A063" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Part 7 — Legal proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12646439" w14:textId="5A0A5397" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="1795C58B" w14:textId="104B369E" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>56.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Infringement notices</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345428 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298855 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>45</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3065A1C5" w14:textId="478EF6F4" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="67C81539" w14:textId="3982E21A" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>57.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prosecutions, who may commence</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345429 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298856 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>46</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FBCBD9" w14:textId="79AA79D9" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="01E32099" w14:textId="65A6F562" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>58.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Evidentiary matters</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345430 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298857 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>47</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C81008" w14:textId="18AD2571" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="01664ED9" w14:textId="6ECDD006" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>59.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Presumptions as to the contents of containers etc.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345431 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298858 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>48</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011BF8B3" w14:textId="5E3DBB57" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="4CEB9654" w14:textId="6001B4A4" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>60.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Corporations or employers, conduct on behalf of</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345432 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298859 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>49</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29208CD2" w14:textId="18E8D1AA" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="04F2E789" w14:textId="726534F4" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>61.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Liability of officers for offence by body corporate</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345433 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298860 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>50</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C72B0E" w14:textId="27EA69D9" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="75A91D07" w14:textId="17976120" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>62.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Defence of complying with code of practice</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345434 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298861 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>51</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CBAA77" w14:textId="784B0D60" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="73CB8076" w14:textId="2FD67411" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>63.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Continuing offences, penalties for</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345435 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298862 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>51</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47576874" w14:textId="59A54343" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="610C36DC" w14:textId="55CA9428" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>64.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Forfeiture</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345436 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298863 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>52</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4F0014" w14:textId="2878B1C8" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="2CA189D6" w14:textId="7A0799AA" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>65.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prohibiting offender from involvement with dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345437 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298864 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>52</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C30C95" w14:textId="050FD99F" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="4C31B082" w14:textId="2F65FC81" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>66.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Investigation costs, accused may be ordered to pay</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345438 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298865 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>53</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C679C9" w14:textId="03447DD1" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="294D35EF" w14:textId="1D1E9727" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>67.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Review of decisions under this Act</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345439 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298866 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>54</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3ADCB3" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="121AC8F9" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Part 8 — Miscellaneous</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6331A035" w14:textId="1AD78546" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="289CC64F" w14:textId="565D89FE" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>68.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Protection from liability for volunteers etc.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345441 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298868 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>55</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DC01BA" w14:textId="3114641F" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="217093FA" w14:textId="5F6AC6C8" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>68A.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Orders prohibiting possession of explosives</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345442 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298869 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>55</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703AE255" w14:textId="6746A874" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="76E99809" w14:textId="3260C4B9" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>69.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Review of Act</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345443 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298870 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>56</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E09C5B4" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="7A7A96A3" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Schedule 1 — Subjects for regulations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F2474E" w14:textId="49AD44CB" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="4BF1F7B4" w14:textId="139F41BC" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Dangerous goods generally</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345445 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298872 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>58</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A66F07" w14:textId="58503EA9" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="1CB8A469" w14:textId="13C67CE9" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Persons involved with dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345446 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298873 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>59</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFE2468" w14:textId="00948BF3" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="728818D2" w14:textId="6E17C2FA" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Possession, sale and supply of dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345447 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298874 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>60</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C75A7B" w14:textId="17B858EC" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="6A2D37D5" w14:textId="712FD159" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Dangerous goods sites</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345448 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298875 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>60</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E7236F" w14:textId="1A028FF9" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="63C3D6D8" w14:textId="60ED1818" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Pipelines carrying dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345449 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298876 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>61</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4731D0" w14:textId="215C103E" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="6B160EF5" w14:textId="2C619999" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Packaging and labelling of dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345450 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298877 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>61</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554EE642" w14:textId="35462A30" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="4848BBD3" w14:textId="6FA001CF" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Transport of dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345451 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298878 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>62</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE448D1" w14:textId="1DF86F12" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="295A5A02" w14:textId="1A5F44C1" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Licences, registrations, permits and exemptions</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345452 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298879 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>63</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CA67C6" w14:textId="223F70F4" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="0A3BB5BA" w14:textId="13C548AF" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Fees and charges</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345453 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298880 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>64</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFBD558" w14:textId="64B14812" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="2FB7607C" w14:textId="7C1B769B" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Miscellaneous</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345454 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298881 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>65</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01347693" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="28FD4C91" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B5A491" w14:textId="75C650F9" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41" w:rsidP="00EC3C41">
+    <w:p w14:paraId="186F1026" w14:textId="26097B21" w:rsidR="00394A99" w:rsidRDefault="00394A99" w:rsidP="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Compilation table</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345456 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298883 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>66</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57772D3C" w14:textId="3D0C564D" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41" w:rsidP="00EC3C41">
+    <w:p w14:paraId="77CB417E" w14:textId="562FD313" w:rsidR="00394A99" w:rsidRDefault="00394A99" w:rsidP="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Uncommenced provisions table</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345457 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298884 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120F44F2" w14:textId="189911A1" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41" w:rsidP="00EC3C41">
+    <w:p w14:paraId="4B9C67BF" w14:textId="05E6F739" w:rsidR="00394A99" w:rsidRDefault="00394A99" w:rsidP="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Other notes</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc230345458 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240298885 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C62602">
+      <w:r w:rsidR="00485784">
         <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED4ABD6" w14:textId="77777777" w:rsidR="00EC3C41" w:rsidRDefault="00EC3C41">
+    <w:p w14:paraId="4A44F6A8" w14:textId="77777777" w:rsidR="00394A99" w:rsidRDefault="00394A99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Defined terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF594CB" w14:textId="6FD12C39" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2AF594CB" w14:textId="52B776ED" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="NoteHeading"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3722,13220 +3722,13208 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSchText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A59FDF9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2A59FDF9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="NoteHeading"/>
-        <w:sectPr w:rsidR="00F5230E">
+        <w:sectPr w:rsidR="00D838B9">
           <w:headerReference w:type="even" r:id="rId14"/>
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="even" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2381" w:right="2410" w:bottom="3544" w:left="2410" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FAA2220" w14:textId="77777777" w:rsidR="00934623" w:rsidRDefault="00934623">
+    <w:p w14:paraId="6A0A141E" w14:textId="77777777" w:rsidR="001F1D50" w:rsidRDefault="001F1D50">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE1B498" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5FE1B498" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="NameofActReg"/>
         <w:suppressLineNumbers/>
         <w:spacing w:before="520" w:after="1000"/>
       </w:pPr>
       <w:r>
         <w:t>Dangerous Goods Safety Act 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DA0C19" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="70DA0C19" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="LongTitle"/>
         <w:suppressLineNumbers/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>An Act relating to the safe storage, handling and transport of dangerous goods and for related purposes</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780F15F6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="780F15F6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc230331594"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc230345357"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc240034014"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240034717"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240298784"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t>Preliminary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="75CA7A5F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="75CA7A5F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc230345358"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc240298785"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Short title</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="73C58006" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="73C58006" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>This Act may be cited as the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dangerous Goods Safety Act 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACD6D92" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7ACD6D92" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc230345359"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc240298786"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Commencement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="35F182EF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="35F182EF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>This Act comes into operation on a day fixed by proclamation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D38DF46" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0D38DF46" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Different days may be fixed under subsection (1) for different provisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DA28BD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="59DA28BD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc230345360"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc240298787"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Terms used and abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="2159D03A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2159D03A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this Act, unless the contrary intention appears — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D95F453" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0D95F453" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>approved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means approved by the Chief Officer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCAD0EB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4CCAD0EB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>Chief Officer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the person designated as the Chief Dangerous Goods Officer under section 25(2);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBDAD20" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1BBDAD20" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>container</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means any container, package or other thing capable of containing dangerous goods, or an assemblage of such containers, packages or things, but does not include a pipeline;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A771BA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="56A771BA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a substance or article that is — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C2C2E3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="70C2C2E3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>prescribed by the regulations to be dangerous goods; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABB61E4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7ABB61E4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>determined by the Chief Officer under the regulations to be dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A76988" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="01A76988" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>dangerous goods incident</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means any incident that involved dangerous goods and that caused or, but for intervening events, could have caused — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E884A12" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0E884A12" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the death of an individual, unreasonable bodily injury to an individual that interferes with his or her health or comfort, or unreasonable harm to the health of an individual;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8E48D8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1D8E48D8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>significant and unreasonable damage or harm to property or the environment;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768D3D33" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="768D3D33" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>dangerous goods officer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>DGO</w:t>
       </w:r>
       <w:r>
         <w:t>) means a person appointed as such under section 27;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2371D4F6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2371D4F6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>dangerous goods site</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a place — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6103B429" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6103B429" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>where dangerous goods were or are, or are intended to be, stored or handled; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66237E15" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="66237E15" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>where the loading or unloading of dangerous goods in connection with transporting them was or is, or is intended to be, carried out;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA8C8C3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7AA8C8C3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>dangerous situation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a situation where there is an imminent and high risk to people, property or the environment from dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382AD893" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="382AD893" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>driver</w:t>
       </w:r>
       <w:r>
         <w:t>, in relation to a vehicle, means the person driving or in charge of the vehicle and includes the master of a vehicle transporting people or things by water;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC3636E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5EC3636E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>exemption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means an exemption granted under Part 4 and includes such an exemption as amended from time to time;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CA5F9C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="08CA5F9C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>give</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in relation to any document or information, includes (without limiting sections 75 and 76 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Interpretation Act 1984</w:t>
       </w:r>
       <w:r>
         <w:t>) sending the document or information by remote communication;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C2A5AF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="56C2A5AF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>handle</w:t>
       </w:r>
       <w:r>
         <w:t>, in relation to dangerous goods, includes to manufacture, process, pack, use, sell, supply, carry (including by pipeline), and treat the dangerous goods and to destroy or otherwise dispose of dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045B0564" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="045B0564" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>record</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means any record of information, irrespective of how the information is recorded or stored or able to be recovered and includes — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EA8680" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="32EA8680" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any thing from which images, sounds or writings can be reproduced, with or without the aid of anything else; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A36A6AD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6A36A6AD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any thing on which information is recorded or stored, whether electronically, magnetically, mechanically or by some other means;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA5344E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4DA5344E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>remote communication</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means any way of communicating at a distance including by telephone, fax, email and radio;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D47F08" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="55D47F08" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>risk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in relation to dangerous goods, means — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541A48EC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="541A48EC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>in relation to people — the probability of the goods causing the death of, unreasonable injury to, or unreasonable harm to the health of, one or more individuals;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6C589C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0F6C589C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>in relation to property or the environment — the probability of dangerous goods causing unreasonable damage or harm to property or the environment;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A90081A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4A90081A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>safety management document</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a document that the regulations require to be prepared in relation to — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1293A677" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1293A677" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the safe storage, handling or transport of dangerous goods; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4565CE9D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4565CE9D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>dealing with emergencies involving dangerous goods,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB43D64" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6DB43D64" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>and that the regulations prescribe to be a safety management document;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A415CC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="36A415CC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>specified</w:t>
       </w:r>
       <w:r>
         <w:t>, in relation to an order, exemption, notice, or direction, means specified in the order, exemption, notice, or direction, as the case may be;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE4FF50" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4FE4FF50" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>substance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a solid, liquid or gas or a mixture of them;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F236F7D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1F236F7D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>transport</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in relation to dangerous goods, means the transport of dangerous goods by vehicle and includes — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D78D691" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2D78D691" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the packing, loading and unloading of the goods, and the transfer of the goods to or from a vehicle, for the purpose of their transport;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCC4F72" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0FCC4F72" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the labelling, marking or placarding of containers and vehicles in which the goods are transported; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1088EE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2C1088EE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>other matters incidental to the transport of the goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1161D500" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1161D500" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>vehicle</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means any thing capable of transporting people or things by road, rail or water, including a hovercraft, and it does not matter how the thing is moved or propelled.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71351FDD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="71351FDD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this Act these abbreviations are used — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E144A56" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1E144A56" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>DGO</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for dangerous goods officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B749232" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0B749232" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc230345361"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc240298788"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Risk from dangerous goods, assessment of</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="1219508C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1219508C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">For the purposes of this Act, the risk to people, property or the environment from dangerous goods is to be assessed having regard to — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7033D02A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7033D02A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">public knowledge about the intrinsic potential of the goods to cause death or injury to, or harm to the health of, individuals, or damage or harm to property or the environment; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC5DC23" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0EC5DC23" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the situation of the goods; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579AEE60" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="579AEE60" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>all relevant surrounding circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB7B389" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6DB7B389" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc230345362"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc240298789"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unreasonable harm, assessment of</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="3B6F86BB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3B6F86BB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4090866E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4090866E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>harm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03820348" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="03820348" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>injury to, or harm to the health of, an individual; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC4820D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2DC4820D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>damage or harm to property or the environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BDFC98" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="66BDFC98" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">For the purposes of references in this Act to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>unreasonable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">harm, harm from dangerous goods is capable of being reasonable if, and only if — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21904530" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="21904530" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>it was foreseen, and caused intentionally, by the person who had the control or management of the goods at the time the harm occurred;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BB007B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="36BB007B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>it was caused by a lawful act; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0E3172" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3F0E3172" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>in the case of harm to an individual or to property, it was caused with the consent of the individual or of the owner of the property, as the case may be.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8BB630" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1E8BB630" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc230345363"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc240298790"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Relationship with other laws</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="70D905C2" w14:textId="45930945" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="70D905C2" w14:textId="45930945" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">This Act does not apply to a pipeline, carrying dangerous goods, to which the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gas Standards Act 1972</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Petroleum </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E53E74">
+        <w:t>Petroleum and Greenhouse Gas Pipelines Act 1969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>and Greenhouse Gas Pipelines Act 1969</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Submerged Lands) Act 1982 </w:t>
+        <w:t xml:space="preserve"> Petroleum and Greenhouse Gas Storage (Submerged Lands) Act 1982 </w:t>
       </w:r>
       <w:r>
         <w:t>applies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BED7C4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="50BED7C4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If another written law applies to or in respect of dangerous goods, that law applies in addition to this Act, unless subsection (3) or (4) applies or this Act expressly provides otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44685072" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="44685072" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If a provision of this Act conflicts or is inconsistent with a provision of another written law that applies to or in relation to dangerous goods, the provision of this Act prevails, unless subsection (4) applies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E301DF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="70E301DF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If a provision of this Act conflicts or is inconsistent with a provision of another written law that applies to or in relation to dangerous goods of a category that is prescribed for the purposes of this subsection by regulations made under this Act, the provision of the other written law prevails.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD318E7" w14:textId="1CBB6BC9" w:rsidR="00E53E74" w:rsidRDefault="00E53E74" w:rsidP="00E53E74">
+    <w:p w14:paraId="2CD318E7" w14:textId="1CBB6BC9" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 6 amended: No. 17 of 2024 s. 389.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCBCDC2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4FCBCDC2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc230345364"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc240298791"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Crown bound</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="58A16E28" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="58A16E28" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>This Act binds the Crown in the right of Western Australia and, so far as the legislative capacity of Parliament permits, in all its other capacities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440BD6D6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="440BD6D6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc230331602"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Toc230345365"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc240034022"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc240034725"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240298792"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t>General duties as to dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="153DB593" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="153DB593" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc230345366"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc240298793"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Duty to minimise risk from dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="7B6B761B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7B6B761B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person who is involved directly or indirectly in storing, handling or transporting dangerous goods must take all reasonably practicable measures to minimise the risk to people, property and the environment from the goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649EE25E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="649EE25E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Penalty: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5F1407" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3E5F1407" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $100 000 or imprisonment for 4 years or both;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60902F40" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="60902F40" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $500 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16719ADF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="16719ADF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">For the purposes of subsection (1), whether measures are reasonably practicable is to be determined having regard to — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4F10B7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1F4F10B7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the severity of the risk to people, property or the environment from the goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3740FCB2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3740FCB2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the severity of any injury, harm or damage that might be caused by the goods to people, property or the environment;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532B05B1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="532B05B1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>public knowledge about the matters in paragraphs (a) and (b);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348626A7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="348626A7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>public knowledge about means to reduce or eliminate the risk referred to in paragraph (a) or to reduce the severity referred to in paragraph (b); and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198595DC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="198595DC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the availability, suitability and cost of those means.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D2CD73" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="34D2CD73" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If an individual is involved directly or indirectly in storing, handling or transporting dangerous goods the reference in subsection (1) to people includes a reference to the individual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162074EB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="162074EB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc230345367"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc240298794"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Duty to report certain situations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="7632216D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7632216D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C394C6D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7C394C6D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>reportable situation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a situation that involves dangerous goods and that is prescribed by the regulations to be a reportable situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D35FF4A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3D35FF4A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If in the course of storing, handling or transporting dangerous goods a reportable situation arises, any person who to any extent has the control or management of the dangerous goods involved must as soon as reasonably practicable report the situation to a DGO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8F7FF0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5B8F7FF0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Penalty: $50 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2C1406" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2B2C1406" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The regulations may prescribe information to be included in the report required by subsection (2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5508EAFE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5508EAFE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>It is a defence to a charge of an offence under subsection (2) to prove that the person charged honestly and reasonably believed that another person to whom subsection (2) applies had reported the event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522BF0AF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="522BF0AF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc230345368"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc240298795"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Safety management documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="7ABD3E51" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7ABD3E51" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person commits an offence if — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490C93F9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="490C93F9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the regulations require the person to prepare a safety management document; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02959CB0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="02959CB0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person does not prepare the document in accordance with the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A8CEA0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="40A8CEA0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Penalty: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270B9CEE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="270B9CEE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $50 000 or imprisonment for 2 years or both;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039027E9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="039027E9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $250 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C57DA21" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4C57DA21" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc230345369"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc240298796"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unlicensed person involved with dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="6157FE93" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6157FE93" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CE3E66" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="07CE3E66" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>licence</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> includes an accreditation and a permit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3C7F3D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0E3C7F3D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person who engages in an activity relating to the storage, handling or transport of dangerous goods, other than an activity to which section 12, 13 or 15 applies, commits an offence if — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E9F2C5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="41E9F2C5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the regulations require the person to hold a licence to engage in the activity; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47133E77" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="47133E77" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person does not hold a licence under the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48503F56" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="48503F56" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Penalty: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499A937E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="499A937E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $50 000 or imprisonment for 2 years or both;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A192D07" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4A192D07" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $250 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E140BB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="42E140BB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc230345370"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc240298797"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unlicensed possession of dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="567D21F2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="567D21F2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person who is in possession of dangerous goods commits an offence if — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198C1CDB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="198C1CDB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the regulations require the person to have a licence or permit to possess the dangerous goods; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3BAC2A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2F3BAC2A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person does not have a licence or permit under the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F48A05A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1F48A05A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Penalty: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403C4F0C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="403C4F0C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $50 000 or imprisonment for 2 years or both;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B15B98" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="64B15B98" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $250 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0313C711" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0313C711" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc230345371"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc240298798"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unregistered or unlicensed dangerous goods sites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="28C8796B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="28C8796B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person who has the control or management of a dangerous goods site commits an offence if — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE6D817" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2DE6D817" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the regulations require the site to be licensed; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFCA926" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0BFCA926" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the site is not licensed under the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F1D285" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="76F1D285" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">Penalty: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36262F9A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="36262F9A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $50 000 or imprisonment for 2 years or both;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FD0760" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="71FD0760" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $250 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1310E550" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1310E550" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc230345372"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc240298799"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unlicensed vehicle transporting dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="0A39F639" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0A39F639" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person who, whether as the owner as defined in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Road Traffic (Administration) Act 2008</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> section 5 of the vehicle or otherwise, uses or permits or authorises the use of a vehicle to transport dangerous goods commits an offence if — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA7991C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6CA7991C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the regulations require the vehicle to be licensed to transport the dangerous goods; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A9AE0C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="74A9AE0C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the vehicle is not licensed under the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C86EB56" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2C86EB56" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Penalty: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFF0826" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4EFF0826" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $50 000 or imprisonment for 2 years or both;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E885B4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="28E885B4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $250 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5E1371" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7B5E1371" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person, other than the owner as defined in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Road Traffic (Administration) Act 2008</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> section 5 of the vehicle, who drives a vehicle transporting dangerous goods commits an offence if — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631CDA13" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="631CDA13" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the regulations require the vehicle to be licensed to transport the dangerous goods; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E6E6D6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="64E6E6D6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person knows the vehicle is not licensed under the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09329B14" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="09329B14" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Penalty: $10 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757400FD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="757400FD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 14 amended: No. 8 of 2012 s. 87.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E56E8FC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7E56E8FC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc230345373"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc240298800"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unlicensed driver transporting dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="67350E25" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E" w:rsidP="00EC3C41">
+    <w:p w14:paraId="67350E25" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person who employs, engages or permits another person to drive a vehicle transporting dangerous goods commits an offence if — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796C925B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="796C925B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the regulations require the driver to be licensed to drive the vehicle; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5537A2FF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5537A2FF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the driver is not licensed under the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5274E6E1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5274E6E1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Penalty: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CA2233" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="69CA2233" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $50 000 or imprisonment for 2 years or both;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8EDDEA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0A8EDDEA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $250 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E41641" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="25E41641" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person who is a responsible person, as defined in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Road Traffic (Administration) Act 2008</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> section 4, for a vehicle transporting dangerous goods and who drives the vehicle commits an offence if — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A367097" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3A367097" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the regulations require the person to be licensed to drive the vehicle; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558A1471" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="558A1471" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person is not licensed under the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3F06BF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2D3F06BF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Penalty: $50 000 or imprisonment for 2 years or both.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F2A31A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="65F2A31A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person who drives a vehicle transporting dangerous goods, other than in the circumstances described in subsection (2), commits an offence if — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286814DB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="286814DB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the regulations require the driver to be licensed to drive the vehicle; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF4EB6D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3BF4EB6D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person is not licensed under the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF89495" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3DF89495" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Penalty: $10 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0468E5C2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0468E5C2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 15 amended: No. 8 of 2012 s. 88.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4742FDD8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4742FDD8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc230345374"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc240298801"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Transporting goods too dangerous to transport</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="70113469" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="70113469" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person who transports goods that are prescribed by regulations to be goods too dangerous to transport commits an offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F14A464" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5F14A464" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Penalty: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F38119" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="35F38119" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $50 000 or imprisonment for 2 years or both;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AC5DB8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="59AC5DB8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $250 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44943A2E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="44943A2E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc230345375"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc240298802"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Aggravated offence, penalty for</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="0588C47E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0588C47E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE6B7B7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6AE6B7B7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>aggravated circumstances</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means circumstances in which, immediately before or during the commission of the offence, the offender knew, or ought reasonably to have known, that the commission of the offence would, or be likely to, endanger — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3022CC2F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3022CC2F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the safety or health of a person (including the offender); or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420005B5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="420005B5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>property or the environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E7DA68" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="15E7DA68" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person who commits an offence under any of sections 11 to 16 or the regulations in aggravated circumstances is liable — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB27F99" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7AB27F99" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, to a fine of $100 000 or imprisonment for 4 years or both; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD61D26" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2CD61D26" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, to a fine of $500 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D290B5B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2D290B5B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc230331613"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc230345376"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc240034033"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc240034736"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc240298803"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t>Regulations and codes of practice</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="1AA55FA7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1AA55FA7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc230345377"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc240298804"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Regulations, general matters (Sch. 1)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="555348FB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="555348FB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Governor may make regulations prescribing all matters that are required or permitted by this Act to be prescribed or are necessary or convenient to be prescribed for giving effect to the purposes of this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7723B1AD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7723B1AD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Without limiting subsection (1), regulations may be made for all or any of the purposes, or about all or any of the matters, set out in Schedule 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F643AA7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2F643AA7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Regulations may create offences and may provide for any such offence a maximum penalty of — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332AD570" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="332AD570" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, a fine of $10 000 with or without imprisonment for 10 months;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4AE915" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0D4AE915" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, a fine of $50 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDC715F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0DDC715F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Regulations may control an activity by prohibiting it from being carried out by a person except under a licence or a permit issued by the Chief Officer to the person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF5F977" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5CF5F977" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Regulations may control the possession of dangerous goods by a person by prohibiting it except under a licence or a permit issued by the Chief Officer to the person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63702DA9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="63702DA9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Regulations may control the possession, storage, handling or transport of particular dangerous goods by prohibiting them from being possessed, stored, handled or transported unless the goods are authorised by the Chief Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619487A8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="619487A8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Regulations may control the use of a place by prohibiting it from being used unless it is licensed by the Chief Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A251B04" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1A251B04" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Regulations may control the use of a thing or the use of plant or equipment, by prohibiting it from being used unless it is authorised by the Chief Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8A19E9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1C8A19E9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(9)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Regulations may control the use of a vehicle, by prohibiting it from being used unless it is licensed by the Chief Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7910AE9F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7910AE9F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(10)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Regulations may be made in relation to a reserve (within the meaning of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Land Administration Act 1997</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) on which activities relating to the storage, handling or transport of dangerous goods are carried out, but the regulations must not be inconsistent with that Act and in particular with — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100805B2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="100805B2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the order in effect under section 41 of that Act in relation to the reserve; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECF41ED" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1ECF41ED" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any management order in effect under section 46 of that Act in relation to the reserve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1020E6C9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1020E6C9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc230345378"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc240298805"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Regulations may adopt codes or legislation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="59425DA6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="59425DA6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620F7EB9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="620F7EB9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a code, standard, rule, specification or other document, made in or outside Australia, that does not by itself have legislative effect in this State;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077D5BBF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="077D5BBF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>subsidiary legislation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> includes rules, regulations and instructions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F356E5F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6F356E5F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Regulations may adopt, either wholly or in part or with modifications — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD8375B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6FD8375B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any code; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D0A035" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="54D0A035" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any subsidiary legislation made, determined or issued under any other Act or under any Act of the Commonwealth, another State or a Territory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629EFEB9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="629EFEB9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If the regulations adopt a code or subsidiary legislation, it is adopted as in force from time to time unless the regulations specify that a particular text is adopted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089EE783" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="089EE783" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If the regulations adopt a code or subsidiary legislation, the Chief Officer must — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53243A12" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="53243A12" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">ensure that a copy of the code or subsidiary legislation, including any amendments made to it from time to time </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>that have been adopted, is available, without charge, for public inspection;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD4A832" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2FD4A832" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">publish a notice in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> giving details of where such documents may be inspected or obtained; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C454FF9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0C454FF9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">if the regulations adopt a code or subsidiary legislation as in force from time to time and the code or subsidiary legislation is subsequently amended, publish in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a notice of the amendment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A19B3B6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5A19B3B6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc230345379"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc240298806"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Codes of practice, approval of</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="2710260F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2710260F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>For the purpose of providing practical guidance to persons engaged, directly or indirectly, in storing, handling or transporting dangerous goods, the Minister may approve any code of practice as in force from time to time or as in force at a particular time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3190D83B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3190D83B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A code of practice — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC40D8D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1CC40D8D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>may consist of any code, standard, rule, specification or provision relating to the storage, handling or transport of dangerous goods published by a body recognised as having an expertise on the subject; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2848A3F4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2848A3F4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>may incorporate by reference any other such document as in force from time to time or as in force at a particular time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C6974B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="05C6974B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Minister may approve any revision of the whole or any part of a code of practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA6CEF2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2EA6CEF2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Minister may cancel the approval of a code of practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505DE451" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="505DE451" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The Chief Officer must — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0CDF6D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3D0CDF6D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">publish a notice in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> giving details of any approval or cancellation made under this section;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E436EF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="31E436EF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">ensure that a copy of every approved code of practice, including any revision of the code and any document </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>incorporated in it by reference, is available, without charge, for public inspection; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1C3C9A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1B1C3C9A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">publish a notice in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> giving details of where such documents may be inspected or obtained.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254DA841" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="254DA841" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">An approval or cancellation made under this section comes into force on the day on which notice of it is published in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or on a later date specified in the notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3C83F4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2F3C83F4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A code of practice approved under this section is a regulation for the purpose of section 42 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Interpretation Act 1984</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9F0647" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3F9F0647" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person is not liable in any civil or criminal proceeding only because the person has not complied with a provision of an approved code of practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C09514" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="52C09514" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc230331617"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc230345380"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc240034037"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc240034740"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc240298807"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t>Exemptions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="4123FE73" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4123FE73" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc230345381"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc240298808"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Exemption may be granted by Minister</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="1CE567FB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1CE567FB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The Minister, by order published in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, may exempt — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D2D8BC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="27D2D8BC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a specified place, vehicle or thing, or a specified class of places, vehicles or things;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED161E3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5ED161E3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a specified activity relating to the storage, handling or transport of dangerous goods, or a specified class of such activities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A52725" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="21A52725" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>specified dangerous goods, a specified class of dangerous goods or all dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DB7C93" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="57DB7C93" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a specified person or a specified class of person,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A46EDD8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1A46EDD8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>from all or specified provisions of the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1F3429" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2E1F3429" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An exemption granted under subsection (1) may be granted indefinitely or for a specified period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E20E7AD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7E20E7AD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The Minister, by order published in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t>, may amend or cancel an exemption granted under subsection (1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F64CF6F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4F64CF6F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Section 42 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Interpretation Act 1984</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> applies to an order made under this section as if the order were regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6976AB44" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6976AB44" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc230345382"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc240298809"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Exemption may be granted by Chief Officer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="089536A9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="089536A9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The Chief Officer, in writing, may exempt — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5E9489" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5F5E9489" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a specified place, vehicle or thing, or a specified class of places, vehicles or things;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A752CE0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4A752CE0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a specified activity relating to the storage, handling or transport of dangerous goods, or a specified class of such activities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4776CD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0C4776CD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>specified dangerous goods, a specified class of dangerous goods or all dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA55FC1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2CA55FC1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a specified person or a specified class of person,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F573B50" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5F573B50" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>from a specified provision of the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308B61DA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="308B61DA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The Chief Officer must not grant an exemption under subsection (1) unless satisfied — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E35B059" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6E35B059" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that circumstances exist in which it is not reasonably practicable to comply with the specified provision of the regulations; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBB4377" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1CBB4377" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">that the exemption — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5717ECE4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5717ECE4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>would not result in an increased risk to people, property or the environment from dangerous goods; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE7DDAA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4BE7DDAA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>would not cause unnecessary administrative or enforcement difficulties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192F9FBF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="192F9FBF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An exemption granted under subsection (1) must be granted for a specified period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531025D2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="531025D2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Chief Officer, in writing, may amend or cancel an exemption granted under this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D87D569" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2D87D569" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc230345383"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc240298810"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>General provisions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="4F12FB1B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4F12FB1B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26380C1C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="26380C1C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>exemption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means an exemption granted under this Part;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3544B8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4F3544B8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>national scheme</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a scheme involving substantially uniform laws that operate in a majority of Australian jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499A29AD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="499A29AD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An exemption may be granted on an application to, or on the initiative of, the Minister or the Chief Officer, as the case requires.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3D9BBA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3A3D9BBA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An exemption may be granted subject to specified conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688C0C27" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="688C0C27" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If an exemption is granted subject to a specified condition, the exemption has no effect at any time when the condition is being contravened.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBB2F59" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5FBB2F59" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In deciding whether to grant an exemption under this Part from a regulation operating as part of a national scheme, the Minister or the Chief Officer, as the case requires, should take into account the effect the exemption would have on the operation of the scheme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B145ADA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2B145ADA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If an exemption is granted to a specified person — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EE17CA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="46EE17CA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>it must be given to the person; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37137BDF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="37137BDF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>it comes into operation on the day it is given to the person or on a later date specified in the exemption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0183EB8A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0183EB8A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If an exemption is not granted to a specified person —</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEFB239" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3CEFB239" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">it must be published in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52950B2D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="52950B2D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">it comes into operation on the day on which it is so published or on a later date specified in the exemption. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADA93D1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3ADA93D1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Chief Officer must keep a register of every exemption granted and make the register available, without charge, for public inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6583ED" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6E6583ED" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(9)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If an exemption from a regulation operating as part of a national scheme is granted to a specified class of persons or for longer than 6 months the Chief Officer must notify the appropriate authorities in the other Australian jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4783147B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4783147B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc230345384"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc240298811"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Conditions of an exemption, failing to comply with</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="0AB5966B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0AB5966B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person to whom an exemption granted under this Part applies who contravenes any condition to which the exemption is subject commits an offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73583147" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="73583147" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Penalty: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196769A8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="196769A8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $10 000 or imprisonment for 10 months or both;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4D050F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2F4D050F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $50 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C7DEAD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="38C7DEAD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc230331622"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="40" w:name="_Toc230345385"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc240034042"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc240034745"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc240298812"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t>Administration</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="66B65E99" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="66B65E99" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc230331623"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc230345386"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc240034043"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc240034746"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc240298813"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t>Division 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t>Chief Dangerous Goods Officer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="7D5805EB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7D5805EB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc230345387"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc240298814"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Chief Dangerous Goods Officer, appointment and functions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="34E80F9E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="34E80F9E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In this section —</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ABF4FE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="45ABF4FE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>departmental officer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a public service officer (as defined in section 3 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Public Sector Management Act 1994</w:t>
       </w:r>
       <w:r>
         <w:t>) in the department that principally assists the Minister with the administration of this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E290E2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="70E290E2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The Minister, by a notice in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t>, is to designate a departmental officer as the Chief Dangerous Goods Officer for the purposes of this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDD1B6C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3EDD1B6C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The Chief Officer — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4371D8AC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4371D8AC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>has and may perform all the functions of a DGO; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0192218B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0192218B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>when performing those functions, has all the immunities of a DGO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1D89EA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5E1D89EA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc230345388"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc240298815"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Chief Officer may delegate</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="2E40CD99" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2E40CD99" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Chief Officer may delegate to a DGO any power or duty of the Chief Officer under another provision of this Act other than the powers and duties in sections 48 and 54.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071C21A1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="071C21A1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The delegation must be in writing signed by the Chief Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D42D60F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5D42D60F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO exercising or performing a power or duty that has been delegated under this section, is to be taken to do so in accordance with the terms of the delegation unless the contrary is shown.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681ADC9B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="681ADC9B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Nothing in this section limits the ability of the Chief Officer to perform a function through an officer or agent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698E1A5F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="698E1A5F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc230331626"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="_Toc230345389"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc240034046"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc240034749"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc240298816"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Division 2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t>Dangerous goods officers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
-    <w:p w14:paraId="0B969637" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0B969637" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc230345390"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc240298817"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Dangerous goods officers, appointment and extent of powers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w14:paraId="2B0D7E72" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2B0D7E72" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The Chief Officer, by notice in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gazette</w:t>
       </w:r>
       <w:r>
         <w:t>, may appoint persons, or a class of persons, to be dangerous goods officers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB89350" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3FB89350" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The appointment of a DGO may specify that the appointment is subject to conditions or restrictions relating to —</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F82ADF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="26F82ADF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the functions that may be performed by the DGO; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19917971" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="19917971" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>when, where and in what circumstances the DGO may perform the functions of a DGO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CECA203" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7CECA203" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc230345391"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc240298818"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Identification cards</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="1D10559D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1D10559D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Chief Officer must issue an identification card containing details prescribed by the regulations to each DGO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B119B7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="16B119B7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A DGO should — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2334455E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2334455E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>carry his or her identification card while performing functions under this Act; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2755F05B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2755F05B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if it is practicable to do so, produce it before exercising a power of a DGO under this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F2984B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="26F2984B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>who has been issued with an identification card and who ceases to be a DGO must return the card to the Chief Officer as soon as practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C948CB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="43C948CB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person who contravenes subsection (3) without reasonable excuse, the onus of proving which is on the person, commits an offence and is liable to a fine of $400.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFA5B88" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1BFA5B88" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc230345392"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc240298819"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Licences etc. under this Act not required</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
-    <w:p w14:paraId="6E962454" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6E962454" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A provision of this Act that requires a person — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FCA600" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="10FCA600" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to hold a licence, permit or accreditation in order to handle, store or transport dangerous goods; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47790EAA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E" w:rsidP="00EC3C41">
+    <w:p w14:paraId="47790EAA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:keepNext/>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to transport dangerous goods in a vehicle licensed to do so,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A34603C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0A34603C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="80"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>does not apply to a DGO in the course of duty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165C946C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="165C946C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc230331630"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="54" w:name="_Toc230345393"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc240034050"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc240034753"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc240298820"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t>Division 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
-    <w:p w14:paraId="78B6B6AB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="78B6B6AB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc230345394"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc240298821"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Minister may delegate</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
-    <w:p w14:paraId="148AAA3F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="148AAA3F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Minister may delegate to the Chief Officer any power or duty of the Minister under another provision of this Act, other than the powers in sections 21 and 25.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B1EA8F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="26B1EA8F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The delegation must be in writing signed by the Minister.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12804838" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="12804838" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Chief Officer exercising or performing a power or duty that has been delegated under this section, is to be taken to do so in accordance with the terms of the delegation unless the contrary is shown.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5F3EC5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5E5F3EC5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Nothing in this section limits the ability of the Minister to perform a function through an officer or agent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F7EEC6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="06F7EEC6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc230345395"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc240298822"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Police officers’ powers and immunities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="708FE849" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="708FE849" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A police officer — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCF27DD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5BCF27DD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>has and may exercise all the powers of a DGO; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35392021" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="35392021" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>when exercising those powers, has all the immunities of a DGO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B925978" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6B925978" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc230345396"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc240298823"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Immunity from tortious liability</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
-    <w:p w14:paraId="687F355F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="687F355F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732F6330" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="732F6330" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>official</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the Minister or a DGO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFD14EE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7BFD14EE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In this section, a reference to the doing of anything includes a reference to an omission to do anything.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3718EF43" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3718EF43" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An action in tort does not lie against an official for anything that the official has done, in good faith, in the performance or purported performance of a function under this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529FC078" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="529FC078" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The protection given by subsection (3) applies even though the thing done as described in that subsection may have been capable of being done whether or not this Act has been enacted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A7A158" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="55A7A158" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Crown is also relieved of any liability that it might otherwise have had for another person having done anything as described in subsection (3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE5A070" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1AE5A070" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc230331634"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc230345397"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc240034054"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc240034757"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc240298824"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t>Investigation and enforcement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
-    <w:p w14:paraId="764898A3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="764898A3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc230331635"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="63" w:name="_Toc230345398"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc240034055"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc240034758"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc240298825"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t>Division 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t>Preliminary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
-    <w:p w14:paraId="5A14AF02" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5A14AF02" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc230345399"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc240298826"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Terms used</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
-    <w:p w14:paraId="668ABB10" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="668ABB10" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this Part, unless the contrary intention appears — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73373EC2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="73373EC2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>dwelling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296F9289" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="296F9289" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a building, structure or tent, or a part of a building, structure or tent, that is ordinarily used for human habitation; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38556790" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="38556790" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a mobile home,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F72D854" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3F72D854" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>and it does not matter that it is uninhabited from time to time;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E1E043" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="33E1E043" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>enforcement purposes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the purposes of — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B654AB2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7B654AB2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>searching for dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EF7F21" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="77EF7F21" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>investigating a dangerous goods incident or a dangerous situation;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ED078E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="39ED078E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>investigating whether this Act is being contravened;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5547A215" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5547A215" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>searching for and seizing or otherwise obtaining evidence of a contravention of this Act;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3821F51E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3821F51E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>giving notices under Division 5;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C5528C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="09C5528C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>entry warrant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means an entry warrant issued under Division 3;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FC85BF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="71FC85BF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>mobile home</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a vehicle — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA3D5C3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7FA3D5C3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that is ordinarily used for human habitation; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4C90E7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4B4C90E7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that is permanently or semi</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>permanently stationary in a single location;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535FB985" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="535FB985" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>place</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means any land, building, structure, tent or dwelling, or a part of any land, building, structure, tent or dwelling, but does not include a vehicle unless it is a mobile home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5D07B9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1A5D07B9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc230331637"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="67" w:name="_Toc230345400"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc240034057"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc240034760"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc240298827"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Division 2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t>Investigative powers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
-    <w:p w14:paraId="7DFE06F7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7DFE06F7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc230345401"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc240298828"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Obtaining identifying particulars</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
-    <w:p w14:paraId="155E2BDE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="155E2BDE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The offices of Chief Officer and DGO are each prescribed for the purposes of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Criminal Investigation (Identifying People) Act 2002</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and any holder of either of those offices may exercise the powers in Part 3 of that Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C59A1F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="58C59A1F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc230345402"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc240298829"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Entering, inspecting and searching places</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
-    <w:p w14:paraId="2FB67320" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2FB67320" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If a DGO suspects on reasonable grounds that — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056B60A1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="056B60A1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>there are dangerous goods at a place;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0366B757" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0366B757" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a place has been, is being, or is likely to be, used to store or handle dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16943696" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="16943696" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a dangerous goods incident has occurred, or that a dangerous situation exists, at a place; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFED1E3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4EFED1E3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>there is evidence of a contravention of this Act at a place,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C6D08D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="20C6D08D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">the DGO may — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063B77F5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="063B77F5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">if the place is a dwelling, enter it for enforcement purposes only if — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3275B777" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3275B777" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the occupier consents;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690C1251" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="690C1251" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the DGO has an entry warrant for it; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F278F36" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0F278F36" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(iii)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the DGO suspects on reasonable grounds that a dangerous goods incident has occurred, or a dangerous situation exists, in the dwelling;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BADBFAA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7BADBFAA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if the place is not a dwelling, enter it for enforcement purposes without an entry warrant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539ECDAD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="539ECDAD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If a DGO enters a place, the DGO must — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E453580" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0E453580" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if requested to do so by the occupier, give the occupier a copy of the entry warrant for the place or, if no such warrant exists, a notice in an approved form about the entry; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10222633" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="10222633" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if the occupier is not there, leave a copy of the entry warrant or, if no such warrant exists, a notice in an approved form about the entry, at the place for the occupier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09203CEF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="09203CEF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>On entering a place under this Part without a warrant, a DGO must take reasonable measures to inform the occupier of the DGO’s presence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CE5E76" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="34CE5E76" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc230345403"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc240298830"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Stopping, entering, searching and inspecting vehicles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
-    <w:p w14:paraId="6C0AB333" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6C0AB333" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If a DGO suspects on reasonable grounds that in respect of a vehicle that is not a mobile home — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71899FAA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="71899FAA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>there are dangerous goods in or on the vehicle;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BF2B94" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="47BF2B94" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the vehicle has been, is being, or is likely to be, used to transport dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF7991F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0BF7991F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the vehicle has been or is involved in a dangerous goods incident or a dangerous situation; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B9F143" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="34B9F143" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>there is evidence of a contravention of this Act in or on the vehicle,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C695741" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5C695741" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the DGO may stop, detain and enter it for enforcement purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50453021" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="50453021" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO may give directions to the person who is, or who apparently is, in charge of a vehicle in order to facilitate exercising the power in subsection (1), including directions that require the vehicle to be searched or inspected at a specified date, time or place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095441D3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="095441D3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc230345404"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc240298831"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Seizing samples, evidence etc.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
-    <w:p w14:paraId="006DFB58" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="006DFB58" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If a DGO suspects on reasonable grounds that there has been a contravention of this Act, the DGO may seize — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16502195" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="16502195" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any dangerous goods involved, or a sample of them, and any container or vehicle in which they are being stored or transported; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2516F7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1B2516F7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any thing that is or may afford evidence of the contravention.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EECBCB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="78EECBCB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If a DGO suspects on reasonable grounds — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0D2CEE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7C0D2CEE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that any substance or thing may be dangerous goods or an ingredient of dangerous goods; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2081AA90" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2081AA90" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that any thing may have been in contact with dangerous goods,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297912C8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="297912C8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">the DGO, for enforcement purposes, may seize the substance, a sample of it, or the thing, or may direct — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D24C8A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="24D24C8A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a person in possession of the substance or thing; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF015B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="32CF015B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person in charge, or apparently in charge of, a place or vehicle where the substance or thing is situated,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A73D4E1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4A73D4E1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to give the DGO the substance, a sample of it, or the thing, as the case requires.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BA86E4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="58BA86E4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The direction may specify when and where the substance, a sample of it, or the thing is to be given to a DGO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D5B9CA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="06D5B9CA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A DGO who has seized or been given dangerous goods, a thing, substance or sample under this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50452F82" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="50452F82" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>must give the person who was in possession of it a receipt for it in an approved form; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093C5FC1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="093C5FC1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>may, for forensic purposes, submit it to an examination or to testing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C321433" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6C321433" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc230345405"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc240298832"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Obtaining records</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
-    <w:p w14:paraId="583DE55B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="583DE55B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5994C593" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5994C593" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>relevant record</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a record that contains information about the storage, handling or transport of dangerous goods or that is required to be kept under this Act or that contains information that is relevant to a contravention of this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6C795C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3B6C795C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A DGO, for enforcement purposes, may — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7899E9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4B7899E9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>seize or copy a record that the DGO suspects on reasonable grounds is a relevant record; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB5512A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6CB5512A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>direct a person to give the DGO such a record or a copy of it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F7AA14" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="02F7AA14" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The direction may specify the date, time and place where the record or copy is to be given to a DGO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72447171" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="72447171" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If a DGO seizes or is given a record, the DGO must if practicable allow a person who is otherwise entitled to possession of it to have reasonable access to it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C0F463" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="46C0F463" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc230345406"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc240298833"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>39</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Asking questions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
-    <w:p w14:paraId="736C5FF0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="736C5FF0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO, for enforcement purposes, may direct a person to answer questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA9828F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1FA9828F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A person is not excused from answering a question on the ground that the answer to the question might tend to incriminate the person, but except in the case of a body corporate — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450271E7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="450271E7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the answer to the question; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D88F7A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="09D88F7A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any information, record or thing obtained as a direct consequence of the answer to the question,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5404E5A7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5404E5A7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>is not admissible in evidence against the person in criminal proceedings other than proceedings for an offence against section 55(3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEB298F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5AEB298F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc230345407"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc240298834"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Restricting access to sites of dangerous goods incidents and dangerous situations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
-    <w:p w14:paraId="0AA63063" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0AA63063" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249B0CD9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="249B0CD9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>unauthorised person</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in relation to a restricted access site, means any person other than — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B48B43A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6B48B43A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">a DGO, a police officer, or an officer or employee in the department of the Public Service that principally assists </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the Minister with the administration of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Fire and Emergency Services Act 1998</w:t>
       </w:r>
       <w:r>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F36F547" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5F36F547" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a person authorised by a person referred to in paragraph (a).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6C8753" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5A6C8753" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If a DGO reasonably suspects that a dangerous goods incident has occurred, or that a dangerous situation exists, at a place and that it is necessary to isolate the place for the purposes of — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10904F86" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="10904F86" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>investigating and dealing with the incident or situation; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B478F64" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0B478F64" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ensuring that people or property will not be endangered,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53549C49" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="53549C49" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the DGO may establish a restricted access site that includes the place and, if necessary, an area around it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFC75C2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6FFC75C2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In order to establish a restricted access site, a DGO must take reasonable measures to notify people of the existence and boundaries of the site.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433E7A21" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="433E7A21" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The area of a restricted access site must not be greater than is reasonably necessary for the purposes for which it is established.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE01822" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4EE01822" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The boundaries of a restricted access site may be altered at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060AA985" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="060AA985" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO must disestablish a restricted access site when the purposes for which it was established cease to exist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62160CA3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="62160CA3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">While a restricted access site is established, a DGO may remain at the site and take reasonable measures, including giving orders — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EFA156" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="02EFA156" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to secure the site against, and to prevent, unauthorised entry or disturbance;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0D04BC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3E0D04BC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to remove an unauthorised person from the site; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147B6563" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="147B6563" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if there is a vehicle at the site, to prevent the vehicle from being moved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CED3D36" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5CED3D36" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>While a restricted access site is established, an unauthorised person must not, without reasonable excuse, enter it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14522DF1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="14522DF1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Penalty: $10 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB92A8D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2FB92A8D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(9)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>While a restricted access site is established, an unauthorised person must not, without reasonable excuse, disturb any thing at the site.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA23F4F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6DA23F4F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Penalty: $10 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04639C9C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="04639C9C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 40 amended: No. 22 of 2012 s. 118.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7BB727" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7C7BB727" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc230331645"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="77" w:name="_Toc230345408"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc240034065"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc240034768"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc240298835"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t>Division 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t>Entry warrants</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
     </w:p>
-    <w:p w14:paraId="312E52FF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="312E52FF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc230345409"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc240298836"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>41</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Term used: JP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
-    <w:p w14:paraId="5932D5FB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5932D5FB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this Division — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E47D3C1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0E47D3C1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>JP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stands for Justice of the Peace.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74935738" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="74935738" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc230345410"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc240298837"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Applying for an entry warrant</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
-    <w:p w14:paraId="538603D1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="538603D1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO may apply to a JP for an entry warrant authorising the entry of a place or vehicle for enforcement purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574D4829" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="574D4829" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO may apply for an entry warrant for a place or vehicle even if, under Division 2, the DGO may enter the place or vehicle without an entry warrant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD62190" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4AD62190" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The application must be made in accordance with section 43 and must — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D274E5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="13D274E5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>describe with reasonable particularity the place or vehicle to be entered;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDB3808" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0BDB3808" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">state one or more of the following — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74013F47" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="74013F47" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the DGO suspects there are dangerous goods at the place;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE585B8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6EE585B8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the DGO suspects the place has been or is being used to store or handle dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7647D8A7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7647D8A7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(iii)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the DGO suspects the vehicle has been or is being used to transport dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4F85C4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3D4F85C4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(iv)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the DGO suspects there is, or is likely to be in the 72 hours after the time of the application, dangerous goods at the place or in the vehicle; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECB76DD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2ECB76DD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(v)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the DGO suspects there is, or is likely to be in the 72 hours after the time of the application, at the place or in the vehicle evidence of a contravention of this Act,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9BBAC6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4E9BBAC6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>and the grounds for the suspicion;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47592A80" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="47592A80" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>describe with reasonable particularity the enforcement purposes for which entry to the place or vehicle is required and the evidence or dangerous goods to be searched for (if any);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C051E8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="42C051E8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">if a contravention or likely contravention of this Act is suspected, specify the provision of this Act concerned; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67131037" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="67131037" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if efforts have been made to obtain consent to enter the place or vehicle, state the results of those efforts;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6161ED23" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6161ED23" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if no effort to obtain such consent have been made, state why no effort was made; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D34BC8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="04D34BC8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(g)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>state for how long the DGO believes the warrant should remain in force.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390EF8FF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="390EF8FF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc230345411"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc240298838"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>43</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Applications, how they are to be made</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
     </w:p>
-    <w:p w14:paraId="0E73111A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0E73111A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F63CA57" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6F63CA57" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t xml:space="preserve">application </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means an application for an entry warrant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625658C6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="625658C6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A reference in this section to making an application includes a reference to giving information in support of the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259896CC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="259896CC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">An application must be made in person before a JP unless — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DDD50B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="69DDD50B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the warrant is needed urgently; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E42E507" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7E42E507" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the applicant reasonably suspects that a JP is not available within a reasonable distance of the applicant,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67593C2B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="67593C2B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">in which case — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65663CEC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="65663CEC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>it may be made to a JP by remote communication; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3C1AE1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1E3C1AE1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the JP must not grant it unless satisfied about the matters in paragraphs (a) and (b).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DFE7DC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="02DFE7DC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">An application must be made in writing unless — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CE8649" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="62CE8649" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the application is made by remote communication; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28029489" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="28029489" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>it is not practicable to send the JP written material,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06091979" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="06091979" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">in which case — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2622F84C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2622F84C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>it may be made orally; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269C3E13" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="269C3E13" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the JP must make a written record of the application and any information given in support of it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530616CC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="530616CC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">An application must be made on oath unless — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA57D48" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2BA57D48" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the application is made by remote communication; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C3FF96" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="06C3FF96" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>it is not practicable for the JP to administer an oath to the applicant,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2830DB76" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2830DB76" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">in which case — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755FF9A8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="755FF9A8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>it may be made in an unsworn form; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF9A048" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7DF9A048" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if the JP issues an entry warrant, the applicant must as soon as practicable send the JP an affidavit verifying the application and any information given in support of it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C86ECE7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6C86ECE7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If on an application made by remote communication a JP issues an entry warrant, the JP must if practicable send a copy of the original warrant to the applicant by remote communication, but otherwise —</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3B58C6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0F3B58C6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the JP must send the applicant by remote communication any information that must be set out in the warrant;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C96B55" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="72C96B55" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the applicant must complete a form of a warrant with the information received and give the JP a copy of the form as soon as practicable after doing so; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3427A00E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3427A00E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the JP must attach the copy of the form to the original warrant and any affidavit received from the applicant and make them available for collection by the applicant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F33FC72" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6F33FC72" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The copy of the original warrant sent, or the form of the warrant completed, as the case may be, under subsection (6) has the same force and effect as the original warrant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38688691" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="38688691" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If an applicant contravenes subsection (5)(d) or (6)(b), any evidence obtained under the entry warrant is not admissible in proceedings in a court. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFF4AE9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1CFF4AE9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc230345412"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc240298839"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>44</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Issuing an entry warrant</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
-    <w:p w14:paraId="08E98525" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="08E98525" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>On an application made under sections 42 and 43, a JP may issue an entry warrant if satisfied that, in respect of the matters in section 42(3) on which the applicant is required to have a suspicion, there are reasonable grounds for the applicant to have that suspicion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A58E46" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="01A58E46" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">An entry warrant must contain this information — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474FBEE3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="474FBEE3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a reasonably particular description of the place or vehicle to which it relates;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595AF1CA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="595AF1CA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a reasonably particular description of the enforcement purposes for which entry to the place or vehicle is authorised and of the evidence or dangerous goods to be searched for (if any);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FACA32" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="10FACA32" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if a contravention or likely contravention of this Act is suspected, the provision of this Act concerned;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002BA4A7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="002BA4A7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the period, not exceeding 7 days, in which it may be executed;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25584EE5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="25584EE5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the date and time when it was issued.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D771D2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="47D771D2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc230345413"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc240298840"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Effect of entry warrant</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
-    <w:p w14:paraId="2F366A38" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2F366A38" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An entry warrant has effect according to its content and this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5595B385" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5595B385" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An entry warrant may be executed by any DGO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B14D29A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6B14D29A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">An entry warrant must be executed between 6 a.m. and 9 p.m. unless the DGO executing it suspects on reasonable grounds that — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E03D42" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="18E03D42" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if the warrant were executed during those hours, the purposes for which it was obtained would be frustrated; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9AC240" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6D9AC240" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a dangerous goods incident has occurred, or a dangerous situation exists, at the place or in the vehicle to be entered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651AF0B5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="651AF0B5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If in the course of executing an entry warrant a DGO by chance finds a thing that is not specified in the warrant and that the DGO suspects on reasonable grounds is — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5591397A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5591397A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>dangerous goods; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F56E279" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3F56E279" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>evidence of a contravention of this Act,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033B1E0B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="033B1E0B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">the DGO may seize the thing if the DGO reasonably suspects it is necessary to do so for one or more of these purposes — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFC368F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0DFC368F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to prevent the thing from being concealed, damaged, destroyed, interfered with or lost;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC5C606" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1FC5C606" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to preserve the thing’s evidentiary value;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014A95E5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="014A95E5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to submit the thing to an examination or to testing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25653122" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="25653122" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">to prevent the thing being used in the commission of an offence against this Act. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361AAF02" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="361AAF02" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc230331651"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="85" w:name="_Toc230345414"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc240034071"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc240034774"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc240298841"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t>Division 4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t>Audits of dangerous goods sites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
-    <w:p w14:paraId="38B8B3E9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="38B8B3E9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc230345415"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc240298842"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Audit may be directed by Chief Officer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
-    <w:p w14:paraId="20DABB14" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="20DABB14" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0247A20C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0247A20C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>approved auditor</w:t>
       </w:r>
       <w:r>
         <w:t>, in relation to an audit, means a person approved by the Chief Officer under subsection (5);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1120472E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1120472E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>audit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> includes an investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E57789F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1E57789F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The Chief Officer may direct a person who is involved in the control or management of a dangerous goods site to engage and pay for an approved auditor to conduct an audit into and report to the Chief Officer about all or any of the following — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBB2C21" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1CBB2C21" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the risk to people, property or the environment from dangerous goods on the site;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5398A296" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5398A296" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the safety of the whole or a part of the site, or of any building, structure, plant, equipment or thing on the site, or of any activities on the site;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A241F7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="21A241F7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the adequacy and effectiveness of any safety management document relating to the site;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C962AA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="68C962AA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a dangerous goods incident or a dangerous situation on the site.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DB0DF8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="10DB0DF8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The direction must — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB3A063" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3EB3A063" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>state the reasons for and the objectives of the audit;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1CBFC6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0C1CBFC6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>specify the matters in subsection (2) to be audited; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F5BF2F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="45F5BF2F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>set a date on or before which the report is to be given to the Chief Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB44703" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7FB44703" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Chief Officer may at any time amend or cancel a direction given under this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42152F3B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="42152F3B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">For the purposes of this section the Chief Officer may approve a person as an auditor in relation to an audit if the Chief Officer is satisfied the person — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C1CF10" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="41C1CF10" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>has qualifications and experience that are appropriate to the audit;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4331707B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4331707B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>is independent of the site where the audit is to be conducted and of any business conducted there; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB4E617" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5AB4E617" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>is able to conduct the audit and to prepare a report in accordance with the direction given as to the audit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EBDE2A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="68EBDE2A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Toc230331653"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="89" w:name="_Toc230345416"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc240034073"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc240034776"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc240298843"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Division 5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t>Remedying dangerous and other situations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
     </w:p>
-    <w:p w14:paraId="3BB6DAFB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3BB6DAFB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc230345417"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc240298844"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>47</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Remediation notice</w:t>
       </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FBB456" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="70FBB456" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A DGO may give a person a remediation notice if the DGO suspects on reasonable grounds one or more of the following matters — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03422954" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="03422954" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the person has contravened this Act in circumstances that make it likely that the contravention will be repeated;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C382627" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1C382627" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the person is contravening, or is about to contravene, this Act;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C6736" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="311C6736" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that a dangerous goods incident has occurred at a place or in or on a vehicle and that the person is involved in the control or management of the place or vehicle;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B04036" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="29B04036" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that there is or is about to be at a place, or in or on a vehicle, a dangerous situation and that the person is involved in the control or management of the place or vehicle;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699C16EE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="699C16EE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the whole or a part of the site, or of any building, structure, plant, equipment or thing on the site, or that any activity on the site, is unsafe;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242894F6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="242894F6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the person is under a duty to prepare a safety management document and that the document has not been prepared properly, or is inadequate or ineffective.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E75571" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="43E75571" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">A remediation notice must — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC5B31C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1CC5B31C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>be in writing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6774F197" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6774F197" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>identify the person to whom it is directed, whether by name or a sufficient description;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C652572" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0C652572" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>state which of the matters in subsection (1) are suspected;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5A35FF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1F5A35FF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if a contravention of a provision of this Act is suspected, specify the provision concerned and the grounds for the suspicion;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D63839" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="62D63839" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>specify the measures that the person must take;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F37D293" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4F37D293" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if the measures relate to a place or vehicle, specify the place or vehicle;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B963283" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2B963283" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(g)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>if the measures relate to specific dangerous goods, plant or equipment, specify the goods, plant or equipment;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1C8EA7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3C1C8EA7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(h)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>specify a date that is at least 7 days after the date of the notice on or before which the measures are to be taken, unless the Chief Officer has given an approval under section 48(1); and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9965F3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2E9965F3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>explain the effect of sections 49 and 54.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE8E77B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4DE8E77B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The measures specified in a remediation notice must be ones that are reasonably necessary to — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B05291B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7B05291B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>remedy the matter suspicion of which has given rise to the notice; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1006DF55" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1006DF55" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ensure the safe storage, handling or transport of the dangerous goods involved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B2705B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="72B2705B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Without limiting subsection (3), the measures may include — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428D40E7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="428D40E7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">requiring a person who has the control or management of a place — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFFC2D9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3FFFC2D9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to stop storing or handling all or specific dangerous goods at the place;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E2CC02" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="51E2CC02" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to stop the operation of all or specific plant or equipment at the place;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B94604" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="04B94604" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(iii)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to isolate the place or a part of the place;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BFC066" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="52BFC066" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>requiring a person who has the control or management of a vehicle to stop using it to transport all or specific dangerous goods,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2144E4B2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2144E4B2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a specified period or until a specified event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0639C2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6B0639C2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In the case of an unoccupied place or unattended vehicle, a remediation notice may be given to the person concerned by </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>fixing it securely to the place or vehicle in a conspicuous position.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E2B10C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="68E2B10C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO may at any time cancel or amend a remediation notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAF1703" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5BAF1703" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person who has been given a remediation notice must comply with it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6712BF61" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6712BF61" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Penalty: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5544DEA7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5544DEA7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $10 000;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1E9485" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4E1E9485" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $50 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063482B8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="063482B8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc230345418"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc240298845"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Chief Officer may approve earlier or immediate compliance with remediation notice</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
-    <w:p w14:paraId="27877C80" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="27877C80" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If the Chief Officer is of the opinion that the measures specified in a remediation notice should be taken — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C0020F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="13C0020F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>on or before a date that is less than 7 days after the date of the notice; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481BBED5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="481BBED5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>immediately,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B74D2DC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6B74D2DC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">in order to avert a dangerous situation, the Chief Officer may approve of the notice being issued or amended so as to require the measures to be taken — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCA27D2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7BCA27D2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>on or before a date that is less than 7 days after the date of the notice; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1566A4B1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1566A4B1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>immediately.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC8E874" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1DC8E874" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Chief Officer must give the person to whom a remediation notice is given written reasons for any opinion formed under subsection (1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8A6EED" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3F8A6EED" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If the Chief Officer approves of a notice being issued or amended so as to require the measures to be taken immediately, a DGO must remain at any place where the measures are to be taken until the person to whom the notice is directed has been given the notice or amended notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCE4A32" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3CCE4A32" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="92" w:name="_Toc230345419"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc240298846"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>49</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Contravention of remediation notice, action by DGO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
     </w:p>
-    <w:p w14:paraId="510140AC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="510140AC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If a remediation notice has been given to a person and the person has not complied with it, a DGO may take the measures specified in the notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381ADE87" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="381ADE87" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">For the purposes of subsection (1), a DGO may — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D7A4ED" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="79D7A4ED" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>enter and take possession of a place or vehicle;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DF07AA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="60DF07AA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>seize, move or destroy or otherwise dispose of any dangerous goods; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6735F06D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6735F06D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>take any other action that is reasonably necessary and incidental.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B55867A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1B55867A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO’s powers under this section are in addition to the other powers of a DGO under this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B14B9FB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3B14B9FB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Crown may recover from a person who did not comply with a remediation notice, as a debt in a court of competent jurisdiction, the reasonable costs and expenses incurred by a DGO, or any person acting at the request of a DGO, in exercising the powers under this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252FACD9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="252FACD9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="_Toc230345420"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc240298847"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Dangerous situation, emergency remedial measures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
     </w:p>
-    <w:p w14:paraId="3106D26E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3106D26E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If a DGO suspects on reasonable grounds — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC39861" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6DC39861" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that a dangerous situation exists; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B9B9F4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="03B9B9F4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that immediate measures are needed in order to identify, assess, reduce, eliminate or avert the risk to people, property or the environment from the dangerous goods involved in the situation,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071F6ABC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="071F6ABC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the DGO may take the measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4E5E66" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5B4E5E66" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">For the purposes of subsection (1), a DGO may — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6888606B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6888606B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>enter and take possession of a place or vehicle;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E7E241" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="52E7E241" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>seize, move or destroy or otherwise dispose of any dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DFBB58" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="24DFBB58" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>cordon off or prevent people other than those authorised by a DGO from entering an area where the dangerous situation exists;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3622EFBE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3622EFBE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">direct people to leave or not to enter an area where the dangerous situation exists; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75541E84" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="75541E84" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>take any other action that is necessary and incidental.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3723ADA2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3723ADA2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO’s powers under this section are in addition to the other powers of a DGO under this Act and may be exercised whether or not a remediation notice has been given to any person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC8E71B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6EC8E71B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Toc230345421"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc240298848"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>51</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Recovering costs of government action</w:t>
       </w:r>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
-    <w:p w14:paraId="2C56ED0C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2C56ED0C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD0B11D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1DD0B11D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>government agency</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means any body, whether incorporated or not, a DGO or any other holder of an office, post or position, being a body or office, post or position that is established or continued under a written law for a public purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A277183" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6A277183" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If a government agency takes measures, whether under section 50 or otherwise, to deal with a dangerous goods incident or a dangerous situation, the Crown or the agency may recover, as a debt in a court of competent jurisdiction, such of the costs and expenses incurred in taking the measures as were reasonably incurred.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063A8F7A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="063A8F7A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The costs and expenses are recoverable jointly or severally from — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9EE97B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0F9EE97B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person who was the owner of the dangerous goods at the time of the dangerous goods incident or dangerous situation;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6FC2F6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5E6FC2F6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person who was in control or possession of the dangerous goods at the time of the incident or situation;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009748D0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="009748D0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person who caused the incident or situation;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D10730" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="46D10730" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">if the incident occurred or the situation arose while the dangerous goods were being transported, the person </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>responsible, otherwise than as an employee, agent or subcontractor of another person, for the transport of the dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0D9C0C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5C0D9C0C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The costs and expenses are not recoverable from a person who proves that — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112854F9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="112854F9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the dangerous goods incident or dangerous situation was due to the act or default of another person;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53509B6A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="53509B6A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person took all reasonably practicable measures to prevent the incident or situation; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56670BDF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="56670BDF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the incident or situation was not attributable to an employee, agent or subcontractor of the person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3F4619" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4A3F4619" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The recovery of costs and expenses incurred by one government agency as a result of a dangerous goods incident or dangerous situation does not preclude the recovery of costs and expenses incurred by another government agency as a result of the incident or situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78710FFC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="78710FFC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>This section does not affect a right to recover costs or expenses that exists apart from this section, but a government agency is not entitled to recover, in respect of the same costs or expenses, an amount under this section and an amount in proceedings founded on other rights.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247F2DC3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="247F2DC3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In proceedings under this section, a document apparently signed by the chief executive officer of a government agency specifying details of the costs and expenses incurred by the agency as a result of a dangerous goods incident or dangerous situation is, in the absence of evidence to the contrary, proof of the details specified.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0B4504" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3E0B4504" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc230331659"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="97" w:name="_Toc230345422"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc240034079"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc240034782"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc240298849"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t>Division 6</w:t>
       </w:r>
       <w:r>
         <w:t> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
     </w:p>
-    <w:p w14:paraId="5163869D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5163869D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc230345423"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc240298850"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Directions, general matters</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
-    <w:p w14:paraId="72301EE8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="72301EE8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A direction may be given under this Part orally or in writing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1E9D5F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3B1E9D5F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A direction given orally must be confirmed in writing within 2 working days after it is given, unless within that period it is complied with or cancelled.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20881F5A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="20881F5A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Failure to comply with subsection (2) does not invalidate the direction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2127915F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2127915F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="99" w:name="_Toc230345424"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc240298851"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ancillary powers and duties</w:t>
       </w:r>
       <w:bookmarkEnd w:id="99"/>
     </w:p>
-    <w:p w14:paraId="06009C8B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="06009C8B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>This section applies in relation to the exercise of a power under this Part.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6082285B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6082285B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO may record the exercise of a power, including by making an audiovisual recording.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C531D2C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7C531D2C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO exercising the power may authorise as many other people to assist in executing the power as are reasonably necessary in the circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B931354" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1B931354" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In exercising the power a DGO, and any person assisting a DGO, may use any force that is reasonably necessary in the circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7459382E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7459382E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO who seizes any thing may take reasonable measures to prevent the thing being concealed, lost, damaged or destroyed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCD4588" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1DCD4588" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If it is not practicable to move any thing that has been seized, a DGO may do whatever is reasonably necessary to secure it where it is situated and to notify people that it is under seizure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F13FF4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="66F13FF4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person must not, without a DGO’s approval, interfere or deal with any thing that the person knows, or ought reasonably to know, has been seized by a DGO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502F73C4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="502F73C4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Penalty: $5 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47791745" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="47791745" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>After entering a place or vehicle, a DGO must take reasonable steps to return it to the condition it was in immediately before the entry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7E8F95" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0B7E8F95" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="100" w:name="_Toc230345425"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc240298852"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>54</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Review by Chief Officer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="100"/>
     </w:p>
-    <w:p w14:paraId="1156EE9F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1156EE9F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0CF2AC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4F0CF2AC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>direction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a direction given by a DGO under this Part other than section 39;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC69111" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3EC69111" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>notice</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a remediation notice given under section 47.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B8182F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="62B8182F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Chief Officer on his or her own initiative may inquire into the circumstances relating to a direction or notice and review it, and after doing so, may amend, suspend, cancel or confirm it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B84A933" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4B84A933" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person who has been given a direction or a notice may request the Chief Officer to review it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5BF979" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3B5BF979" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Such a request must be in writing and must be made before the time for complying with the direction or notice expires or before such later date as the Chief Officer may allow.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527E58AB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="527E58AB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>On receiving such a request the Chief Officer may suspend the direction or notice pending making a decision under subsection (6).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541C7D6C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="541C7D6C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>On receiving such a request the Chief Officer must inquire into the circumstances relating to the direction or notice and review it, and after doing so, may amend, suspend, cancel or confirm it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64048840" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="64048840" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If the Chief Officer amends a direction or notice it has effect accordingly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEBEE4C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1CEBEE4C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If the Chief Officer reviews a direction or notice at the request of a person, the Chief Officer must give the person written advice of the decision on the review and the reasons for the decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2221946E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2221946E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc230345426"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc240298853"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Offences</w:t>
       </w:r>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
-    <w:p w14:paraId="7D4809FD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7D4809FD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person who does not comply with a direction given by the Chief Officer or a DGO under this Part commits an offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB41A6E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4FB41A6E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person who obstructs a DGO or a person assisting a DGO in the exercise of a power under this Act commits an offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B66E0FA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4B66E0FA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person who, having been directed by a DGO under this Part to answer a question or to give a DGO a record, gives a DGO information that the person knows is false or misleading in a material particular commits an offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D1A9B1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="44D1A9B1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>It is a defence to a charge under this section to prove that the person charged had a reasonable excuse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A67C118" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3A67C118" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The penalty for an offence under this section is — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39678EBC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="39678EBC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $10 000;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DB940B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="54DB940B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $50 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CB4A5C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="06CB4A5C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="_Toc230331664"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="104" w:name="_Toc230345427"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc240034084"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc240034787"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc240298854"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t>Legal proceedings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
-    <w:p w14:paraId="3FF04F2A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3FF04F2A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc230345428"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc240298855"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>56</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Infringement notices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
     </w:p>
-    <w:p w14:paraId="0119CA64" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0119CA64" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5576006B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5576006B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>authorised person</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a person appointed under subsection (10) to be an authorised person for the purposes of the subsection in which the term is used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFAFB84" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2AFAFB84" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A DGO who has reason to believe that a person has committed a prescribed offence against the regulations may, within 60 days after the alleged offence is believed to have been committed, give an infringement notice to the alleged offender.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798FB271" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="798FB271" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">An infringement notice is to be in the form prescribed by regulations and is to — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BDA1CC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="18BDA1CC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>contain a description of the alleged offence;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF4D59E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3DF4D59E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>advise that if the alleged offender does not wish to be prosecuted for the alleged offence in a court, the amount of money specified in the notice as being the modified penalty for the offence may be paid to an authorised person within a period of 28 days after the giving of the notice; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B3E550" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="74B3E550" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>inform the alleged offender as to who are authorised persons for the purposes of receiving payment of modified penalties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347122E0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="347122E0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In an infringement notice the amount specified as being the modified penalty for the offence referred to in the notice is to be the amount that was the modified penalty prescribed by regulations at the time the alleged offence is believed to have been committed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7353CC1B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7353CC1B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An authorised person may, in a particular case, extend the period of 28 days within which the modified penalty may be paid and the extension may be allowed whether or not the period of 28 days has elapsed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CA14C0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="70CA14C0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If the modified penalty specified in an infringement notice has been paid within 28 days or such further time as is allowed and the notice has not been withdrawn, the bringing of proceedings and the imposition of penalties are prevented to the same extent as they would be if the alleged offender had been convicted by a court of, and punished for, the alleged offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138B0E27" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="138B0E27" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An authorised person may, whether or not the modified penalty has been paid, withdraw an infringement notice by sending to the alleged offender a notice in the form prescribed by regulations stating that the infringement notice has been withdrawn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AAA025" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="58AAA025" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If an infringement notice is withdrawn after the modified penalty has been paid, the amount of the modified penalty is to be refunded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CE8B34" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="24CE8B34" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(9)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Payment of a modified penalty is not to be regarded as an admission for the purpose of any proceedings, whether civil or criminal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BF029D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="22BF029D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(10)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Chief Officer may, in writing, appoint persons or classes of persons to be authorised persons for the purposes of subsections (3), (5) or (7), but a DGO who gives an infringement notice is not eligible to be an authorised officer for the purposes of any of those subsections in relation to that notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D407C5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="14D407C5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(11)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Regulations made for the purposes of this section must not prescribe an offence for the purposes of this section if the offence is punishable by imprisonment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253AD607" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="253AD607" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 56 amended: No. 84 of 2004 s. 80.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D318CA1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5D318CA1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc230345429"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc240298856"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>57</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prosecutions, who may commence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="106"/>
     </w:p>
-    <w:p w14:paraId="50ECDE45" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="50ECDE45" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A prosecution for an offence against this Act may only be commenced by the Chief Officer or a person authorised to do so by the Chief Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A17D87B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2A17D87B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="_Toc230345430"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc240298857"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>58</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Evidentiary matters</w:t>
       </w:r>
       <w:bookmarkEnd w:id="107"/>
     </w:p>
-    <w:p w14:paraId="6FD8B13C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6FD8B13C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In proceedings for an offence against this Act, an allegation in the prosecution notice of any of the following matters is, in the absence of evidence to the contrary, taken to be proved — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671440BB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="671440BB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the prosecutor is authorised to commence the prosecution;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F04428B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0F04428B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that at a specified time a specified substance or article was dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31798498" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="31798498" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that at a specified time a specified substance or article was dangerous goods of a specified classification;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE09A9B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1DE09A9B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that at a specified time a person was or was not the holder of a licence, permit or accreditation under this Act;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C97E88D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4C97E88D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that at a specified time particular dangerous goods were not authorised under this Act;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC1448F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7AC1448F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that at a specified time a place was not licensed or registered under this Act;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63700BE5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="63700BE5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(g)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that at a specified time a thing, or particular plant or equipment, was not authorised under this Act;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C854A66" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5C854A66" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(h)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that at a specified time a vehicle was not licensed under this Act;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00840EB7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="00840EB7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that at a specified time a person had not been granted an exemption under this Act;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653525EB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="653525EB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(j)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that at a specified time a person held a specified office.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FCA55A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="42FCA55A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In proceedings for an offence against this Act a notice, licence, permit, registration, approval or exemption, issued under this Act, including the conditions applying to any such thing, may be proved by tendering a copy of it certified by the Chief Officer to be a true copy of the original.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71605219" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="71605219" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In proceedings for an offence against this Act, production of a copy of — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173A7236" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="173A7236" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a code that has been adopted by the regulations; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383C2F19" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="383C2F19" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a code of practice that has been approved under section 20,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E7B5BC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="77E7B5BC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>certified by the Chief Officer as a true copy as at any date or during any period is proof of the contents of the code of practice or code as at that date or during that period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F33DD78" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0F33DD78" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A copy of a record obtained by a DGO under section 38(2) is admissible in evidence if it is certified by the DGO as having been obtained under that section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C3F4EC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="53C3F4EC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unless the contrary is proved, it is to be presumed that a document purporting to have been signed by the Minister, the Chief Officer or a DGO was signed by a person who at the time was the Minister, the Chief Officer or a DGO, as the case may be.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F97E1A5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1F97E1A5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unless the contrary is proved, it is to be presumed that a document purporting to have been signed by a delegate of the Minister or the Chief Officer was signed by a person who at the time was such a delegate and was authorised to sign it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B83D9A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="20B83D9A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">This section is in addition to and does not affect the operation of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Evidence Act 1906</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571FFB6F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="571FFB6F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 58 amended: No. 84 of 2004 s. 80.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FDBDE6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="00FDBDE6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc230345431"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc240298858"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>59</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Presumptions as to the contents of containers etc.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
-    <w:p w14:paraId="216ADB9A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="216ADB9A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B775B85" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1B775B85" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>label</w:t>
       </w:r>
       <w:r>
         <w:t>, in relation to a container or vehicle, means any label, marking, placard or other information on the container or vehicle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFEC19D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4CFEC19D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If the label on a container or vehicle states or indicates that it contains dangerous goods then, in proceedings for an offence against this Act, it is to be taken, in the absence of evidence to the contrary — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64568062" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="64568062" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the container or vehicle contains dangerous goods of the description and in the quantity stated on the label; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658817C0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="658817C0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that all other information on the label, or any other label on the container or vehicle, about the dangerous goods is true.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31040D06" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="31040D06" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="109" w:name="_Toc230345432"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc240298859"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Corporations or employers, conduct on behalf of</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
     </w:p>
-    <w:p w14:paraId="037464B8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="037464B8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2348898A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2348898A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>director</w:t>
       </w:r>
       <w:r>
         <w:t>, of a body corporate, includes a constituent member of a body corporate incorporated for a public purpose by a written law or a law of the Commonwealth, another State or a Territory;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D12A6E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="30D12A6E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>engaging in conduct</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> includes failing or refusing to engage in conduct;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635599BF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="635599BF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>state of mind</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of a person includes — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F821C8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="65F821C8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the knowledge, intention, opinion, belief or purpose of the person; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B34D6FC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7B34D6FC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person’s reasons for the intention, opinion, belief or purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35287FE1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="35287FE1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>This section applies to and in relation to proceedings for an offence against this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBE97CD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6DBE97CD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If it is necessary to establish the state of mind of a body corporate in relation to particular conduct, it is sufficient to show —</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D29519" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="43D29519" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the conduct was engaged in by a director, employee or agent of the body corporate within the scope of his or her actual or apparent authority; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AEC337" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="00AEC337" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the director, employee or agent had the relevant state of mind.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B83D45F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4B83D45F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Conduct engaged in on behalf of a body corporate by a director, employee or agent of the body corporate within the scope of his or her actual or apparent authority is taken to have been engaged in also by the body corporate, unless the body corporate establishes that it took reasonable precautions and exercised due diligence to avoid the conduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B770D9E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1B770D9E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If it is necessary to establish the state of mind of a person other than a body corporate in relation to particular conduct, it is sufficient to show —</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415221D1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="415221D1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the conduct was engaged in by an employee or agent of the person within the scope of his or her actual or apparent authority; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E82A58" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="06E82A58" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the employee or agent had the relevant state of mind.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AD162A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="13AD162A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Conduct engaged in on behalf of a person other than a body corporate (the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>employer</w:t>
       </w:r>
       <w:r>
         <w:t>) by an employee or agent of the person within the scope of his or her actual or apparent authority is taken to have been engaged in also by the employer unless the employer establishes that the employer took reasonable precautions and exercised due diligence to avoid the conduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7237F277" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7237F277" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="110" w:name="_Toc230345433"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc240298860"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>61</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Liability of officers for offence by body corporate</w:t>
       </w:r>
       <w:bookmarkEnd w:id="110"/>
     </w:p>
-    <w:p w14:paraId="675DBBAF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="675DBBAF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Criminal Code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> section 39 (which provides for the criminal liability of officers of a body corporate) applies to an offence under a provision of this Act listed in the Table.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F61D8A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="11F61D8A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="THeadingNAm"/>
       </w:pPr>
       <w:r>
         <w:t>Table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1668" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="01258113" w14:textId="77777777">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="01258113" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="29D7FF5E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="29D7FF5E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>s. 8(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5E6C7085" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="5E6C7085" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>s. 9(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="13392804" w14:textId="77777777">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="13392804" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="16D578D1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="16D578D1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>s. 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1688A546" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="1688A546" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>s. 11(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="77CBADA7" w14:textId="77777777">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="77CBADA7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="12C0D86B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="12C0D86B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>s. 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="0B3B2A1F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="0B3B2A1F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>s. 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="249B544C" w14:textId="77777777">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="249B544C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5BD1E5AD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="5BD1E5AD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>s. 14(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1E6505C7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="1E6505C7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>s. 15(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="3C887EC2" w14:textId="77777777">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="3C887EC2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="75FDB981" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="75FDB981" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>s. 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="21C27829" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="21C27829" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>s. 17(2) for a contravention of s. 11(2), 12, 13, 14(1), 15(1) or 16 in aggravated circumstances as defined in s. 17(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="282ACC63" w14:textId="77777777">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="282ACC63" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5B73A55A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="5B73A55A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>s. 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="7E9B5578" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="7E9B5578" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>s. 47(7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="555E4F2D" w14:textId="77777777">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="555E4F2D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="0CEFCC1B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="0CEFCC1B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>s. 55(1), (2) and (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="6675EEFD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="6675EEFD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="TableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>s. 65(5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E106770" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1E106770" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 61 inserted: No. 9 of 2023 s. 50.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765CF15A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="765CF15A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="180"/>
       </w:pPr>
-      <w:bookmarkStart w:id="111" w:name="_Toc230345434"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc240298861"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>62</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Defence of complying with code of practice</w:t>
       </w:r>
       <w:bookmarkEnd w:id="111"/>
     </w:p>
-    <w:p w14:paraId="66A3F657" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="66A3F657" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2E5022" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3B2E5022" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>approved code of practice</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a code of practice that has been approved by the Minister under section 20.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC4EABC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7AC4EABC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In proceedings for an offence against this Act, it is a defence to prove that the accused acted in accordance with an approved code of practice that specified a means of complying with the provision of this Act that the accused is alleged to have contravened.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6E2BF3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6F6E2BF3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 62 amended: No. 84 of 2004 s. 82.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7098FAA4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7098FAA4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="180"/>
       </w:pPr>
-      <w:bookmarkStart w:id="112" w:name="_Toc230345435"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc240298862"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>63</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Continuing offences, penalties for</w:t>
       </w:r>
       <w:bookmarkEnd w:id="112"/>
     </w:p>
-    <w:p w14:paraId="37D45F0A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="37D45F0A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">For each separate and further offence committed by a person under section 71 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Interpretation Act 1984</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the penalty is — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694EC70A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="694EC70A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $500;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E36C49F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0E36C49F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $2 500.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6621B025" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E" w:rsidP="00EC3C41">
+    <w:p w14:paraId="6621B025" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:before="180"/>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_Toc230345436"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc240298863"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>64</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Forfeiture</w:t>
       </w:r>
       <w:bookmarkEnd w:id="113"/>
     </w:p>
-    <w:p w14:paraId="356F77F9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E" w:rsidP="00EC3C41">
+    <w:p w14:paraId="356F77F9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105A60F4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="105A60F4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a court convicts a person of an offence against this Act; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76462DC7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="76462DC7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>either the person owns the dangerous goods in relation to which the offence was committed and their container (if any) or the owner of them cannot be found,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5733E2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7D5733E2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the court may order the dangerous goods and their container (if any) to be forfeited to the Crown.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156E6A67" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="156E6A67" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An order made under subsection (1) forms part of the sentence imposed for the offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F4AA4A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="47F4AA4A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Chief Officer may destroy, sell or otherwise dispose of dangerous goods and containers forfeited to the Crown, as he or she sees fit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1035AD8E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1035AD8E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The Crown may recover from the person convicted, as a debt in a court of competent jurisdiction, the reasonable costs and expenses of the destruction, sale or other disposal of dangerous goods and containers forfeited to the Crown.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764FDDCD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="764FDDCD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The net proceeds of any sale under this section are to be credited to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Consolidated Account</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FCEAAB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="70FCEAAB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 64 amended: No. 77 of 2006 s. 4.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C3A339" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="31C3A339" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="114" w:name="_Toc230345437"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc240298864"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>65</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prohibiting offender from involvement with dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="114"/>
     </w:p>
-    <w:p w14:paraId="39599A59" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="39599A59" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If a court convicts a person of an offence against this Act, the court, having regard to the matters set out in subsection (3), may make a prohibition order prohibiting the person for a period set by the court from all or any of the following — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D831D9A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3D831D9A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>possessing or having the control or management of dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A136B8B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6A136B8B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>having the control or management of a place where dangerous goods are stored or handled;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0611A218" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0611A218" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>having the control or management of a vehicle used to transport dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D842A17" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6D842A17" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>engaging in any or any specified activity relating to the storage, handling or transport of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024F971D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="024F971D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A prohibition order may relate to dangerous goods generally or to specific dangerous goods set out in the order and may be absolute or conditional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4264F699" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4264F699" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The court must have regard to these matters — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365514DD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="365514DD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any prior convictions of the person relating to dangerous goods, whether or not dangerous goods under this Act;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790E457D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="790E457D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the person’s history of engaging in activities relating to the storage, handling or transport of dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338CB922" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="338CB922" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the circumstances surrounding the commission of the offence for which the person is being sentenced;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A71668" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="38A71668" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any other matter the court thinks is relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D137170" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7D137170" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A prohibition order forms part of the sentence imposed for the offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF3D7D6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6DF3D7D6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person who contravenes a prohibition order commits an offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAC1A36" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3EAC1A36" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penstart"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Penalty: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7671FD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6B7671FD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for an individual, $50 000 or imprisonment for 2 years or both;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FFF816" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="39FFF816" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Penpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>for a body corporate, $250 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDD4387" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2BDD4387" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="115" w:name="_Toc230345438"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc240298865"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>66</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Investigation costs, accused may be ordered to pay</w:t>
       </w:r>
       <w:bookmarkEnd w:id="115"/>
     </w:p>
-    <w:p w14:paraId="62745C38" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E" w:rsidP="00EC3C41">
+    <w:p w14:paraId="62745C38" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If a court convicts a person of an offence against this Act, the court, on an application by the prosecutor, may order the person </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">to pay any reasonable costs or expenses that were incurred by the State — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2502C9CE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2502C9CE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>in exercising the powers in Part 6 Division 2;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7704A82B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7704A82B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>in transporting, storing or destroying, or otherwise disposing of, substances, articles or other material; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B46CA4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="08B46CA4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>in submitting any thing to an examination or to testing,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB87C2A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0CB87C2A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>in connection with investigating and prosecuting the offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C800DA9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1C800DA9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An order made under subsection (1) does not form part of the sentence imposed for the offence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7798BAEC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7798BAEC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 66 amended: No. 84 of 2004 s. 80.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3947E838" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3947E838" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="116" w:name="_Toc230345439"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc240298866"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Review of decisions under this Act</w:t>
       </w:r>
       <w:bookmarkEnd w:id="116"/>
     </w:p>
-    <w:p w14:paraId="16A4892F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="16A4892F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412F8593" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="412F8593" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>reviewable decision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57242667" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="57242667" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a decision made under Part 4 by the Chief Officer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E21AA2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="20E21AA2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a direction given under section 46(2) by the Chief Officer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D246AD5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1D246AD5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a decision made under section 54 by the Chief Officer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192326C7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="192326C7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defpara"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>a decision made under the regulations by the Chief Officer in relation to an application for, or in relation to, an authorisation, licence, registration, permit or other approval.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74935903" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="74935903" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A person aggrieved by a reviewable decision may apply to the State Administrative Tribunal for a review of the decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CAB52F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="53CAB52F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 67 amended: No. 55 of 2004 s. 214.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2295B7E6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2295B7E6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_Toc230331677"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="119" w:name="_Toc230345440"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc240034097"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc240034800"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc240298867"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t>Miscellaneous</w:t>
       </w:r>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
     </w:p>
-    <w:p w14:paraId="64BCB4A4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="64BCB4A4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="120" w:name="_Toc230345441"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc240298868"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>68</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Protection from liability for volunteers etc.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="120"/>
     </w:p>
-    <w:p w14:paraId="366AD95C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="366AD95C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An action in tort does not lie against a person for anything that the person has done, in good faith and for no fee, charge or other reward, for the purpose of dealing with, helping to deal with, or attempting to deal with, a dangerous goods incident or a dangerous situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2179D6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3C2179D6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Subsection (1) does not apply to a person whose act or omission was wholly or partly the cause of the incident or situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4BD14B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6B4BD14B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Subsection (1) applies to a government agency (within the meaning given by section 51(1)) even though the agency requires payment for a service provided in connection with the situation or recovers its costs under section 51.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A9202F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="56A9202F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In the case of a DGO this section is subject to section 32.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31448151" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="31448151" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="121" w:name="_Toc230345442"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc240298869"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>68A</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Orders prohibiting possession of explosives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="121"/>
     </w:p>
-    <w:p w14:paraId="2C21DCE4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2C21DCE4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this section — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A23CFDA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2A23CFDA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> includes a licence, registration and permit;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE99A70" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3AE99A70" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Defstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>explosive</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a substance or article that is controlled as an explosive under this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED69607" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2ED69607" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>This section applies if —</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79464E20" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="79464E20" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">a court makes an order prohibiting a person from — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19301BB0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="19301BB0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>being in possession or having control or management of explosives; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A2DE5D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="65A2DE5D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenti"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">holding an approval which allows a person to be in possession or to have control or management of explosives; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3439952A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3439952A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201C3E02" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="201C3E02" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the Chief Officer is given notice of the order in accordance with any requirements prescribed by the regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76838CB8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="76838CB8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In a case where this section applies, the Chief Officer — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBA5F50" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2FBA5F50" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>must immediately suspend or cancel (as may be appropriate in the circumstances) any approval or exemption that allows the person to whom the order applies to be in possession or to have control or management of explosives; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE74C44" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1BE74C44" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>must suspend, vary or revoke any security card or other authorisation to the extent that the security card or authorisation would allow the person to whom the order applies to be in possession or to have control or management of explosives; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13659C21" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="13659C21" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>must not, to the extent that would be inconsistent with the order, grant an approval, security card or other authorisation to the person to whom the order applies while the order is in force.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C236625" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3C236625" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In relation to the suspension of an approval or exemption, the Chief Officer may, depending on the outcome of any court proceedings and as may be appropriate in the circumstances (and at an appropriate time) — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35127036" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="35127036" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">lift the suspension; or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F678822" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1F678822" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>cancel the approval or exemption (as the case may be).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DE42E3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="61DE42E3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Section 68A inserted: No. 30 of 2020 s. 92.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B8E3B2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="26B8E3B2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="122" w:name="_Toc230345443"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc240298870"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>69</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Review of Act</w:t>
       </w:r>
       <w:bookmarkEnd w:id="122"/>
     </w:p>
-    <w:p w14:paraId="1E03E65A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1E03E65A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>As soon as practicable after the fifth anniversary of its commencement, the Minister must review the operation and effectiveness of this Act and prepare a report about the review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A8D780" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E" w:rsidP="00EC3C41">
+    <w:p w14:paraId="16A8D780" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>As soon as practicable after preparing the report, the Minister must cause it to be laid before each House of Parliament.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666003F1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="666003F1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Ednotesection"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>70.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Omitted under the Reprints Act 1984 s. 7(4)(e).]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C842878" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00F5230E">
+    <w:p w14:paraId="0C842878" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D838B9">
           <w:headerReference w:type="even" r:id="rId20"/>
           <w:headerReference w:type="default" r:id="rId21"/>
           <w:headerReference w:type="first" r:id="rId22"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2405" w:bottom="3542" w:left="2405" w:header="706" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="451136FF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="451136FF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yScheduleHeading"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="_Toc230331681"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="125" w:name="_Toc230345444"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc240034101"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc240034804"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc240298871"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSchNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Schedule 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSchText"/>
         </w:rPr>
         <w:t>Subjects for regulations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
     </w:p>
-    <w:p w14:paraId="40779F57" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="40779F57" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yShoulderClause"/>
       </w:pPr>
       <w:r>
         <w:t>[s. 18(2)]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4828AA1E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4828AA1E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yHeading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_Toc230345445"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc240298872"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSClsNo"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Dangerous goods generally</w:t>
       </w:r>
       <w:bookmarkEnd w:id="126"/>
     </w:p>
-    <w:p w14:paraId="5B130EBF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5B130EBF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The classification of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0529AB07" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0529AB07" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Methods for assigning dangerous goods to a class.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A92E5C4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2A92E5C4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Empowering the Chief Officer to determine which substances or articles are — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608548D9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="608548D9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744892F5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="744892F5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>dangerous goods of a particular class;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3AB0F3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1F3AB0F3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>dangerous goods that are too dangerous to be transported or too dangerous to be transported in bulk;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A31C24" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="29A31C24" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>incompatible with dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717B5DF4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="717B5DF4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The analysis and testing of dangerous goods or substances or articles that may be dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D0416B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="24D0416B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Standards for the quality and composition of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646A6F60" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="646A6F60" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The information to be given to the Chief Officer about the composition or properties of dangerous goods that are proposed to be manufactured in or imported into the State.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623F96FB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="623F96FB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prohibiting or controlling the import, storage, handling or transport of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C90049C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3C90049C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prohibiting or controlling the use of a place, vehicle, equipment or thing that is used in connection with the storage, handling or transport of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0D9DF3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7C0D9DF3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(9)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The authorisation of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317165D8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="317165D8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(10)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The segregation of incompatible dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665CDEF7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="665CDEF7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(11)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requirements for the safe storage, handling or transport of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E29F39" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E" w:rsidP="00EC3C41">
+    <w:p w14:paraId="13E29F39" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(12)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Requiring the documentation of matters in relation to the safe storage, handling and transport of dangerous goods, including — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7802F9FD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7802F9FD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the identification of hazards;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253D462A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="253D462A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the assessment, minimisation and control of the risk to people, property or the environment from dangerous goods; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB9786C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3AB9786C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>safe operating procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784DA5CA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="784DA5CA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(13)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring written plans to deal with emergencies involving dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DE3F6D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="55DE3F6D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(14)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Specifying which of the documents required by the regulations are safety management documents for the purposes of this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A341AFA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4A341AFA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(15)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring written reports of and about dangerous goods incidents and dangerous situations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFBD59E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4BFBD59E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(16)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring the theft or disappearance of dangerous goods to be reported to the Chief Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173EDE5A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="173EDE5A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(17)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The duties of persons engaged in activities relating to the import, storage, handling or transport of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E4CEE7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="61E4CEE7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yHeading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="127" w:name="_Toc230345446"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc240298873"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSClsNo"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Persons involved with dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="127"/>
     </w:p>
-    <w:p w14:paraId="21E25434" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="21E25434" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The training and qualifications required of persons engaged in activities relating to the storage, handling or transport of dangerous goods, including activities relating to plant or equipment that is used in connection with dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C51208" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="02C51208" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The approval of training courses and of qualifications for the purposes of this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5166CA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5D5166CA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Voluntary accreditation schemes, including privileges to be accorded and sanctions to be imposed under the schemes and suspension and cancellation of such schemes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E141D5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="16E141D5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring persons engaged in activities relating to the storage, handling or transport of dangerous goods to be accredited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA748D1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5AA748D1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yHeading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="128" w:name="_Toc230345447"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc240298874"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSClsNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Possession, sale and supply of dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="128"/>
     </w:p>
-    <w:p w14:paraId="5EA15BDB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5EA15BDB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prohibiting or controlling the possession, sale or supply of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4DC9E8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6F4DC9E8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The maximum quantities of dangerous goods that may be possessed by, or sold or supplied to, a person at any one time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1647B1F5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1647B1F5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prohibiting or controlling the supply of dangerous goods to persons under the age of 18 years or persons who are unable by reason of a mental disability (which term includes intellectual disability, a psychiatric condition, an acquired brain injury and dementia) to understand the risk from the goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5782D467" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5782D467" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yHeading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="129" w:name="_Toc230345448"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc240298875"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSClsNo"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Dangerous goods sites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="129"/>
     </w:p>
-    <w:p w14:paraId="511B496F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="511B496F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The classification of dangerous goods sites.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDD153F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1EDD153F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Methods for assigning dangerous goods sites to a class.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2284D746" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2284D746" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Empowering the Chief Officer to determine the classification of dangerous goods sites. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D43538C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5D43538C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prohibiting or controlling the use of dangerous goods sites and activities on them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE907C2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7AE907C2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The registration and licensing of dangerous goods sites.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DB9EE0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="58DB9EE0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The design, construction and use of structures, facilities and equipment on dangerous goods sites.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6AEBE3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7C6AEBE3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Standards for the quality of structures, facilities and equipment on dangerous goods sites.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE84E9D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2CE84E9D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The information to be given to the Chief Officer about the construction and use of any thing on a dangerous goods site, including about proposals for such matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671CAD48" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="671CAD48" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(9)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The security, safety, and safe operation of dangerous goods sites.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5230919A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5230919A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(10)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring signs to be displayed at dangerous goods sites.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4E90BF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2C4E90BF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(11)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The form and content of the signs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D13B405" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5D13B405" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(12)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The information to be made available to the public about hazards, and the risk to people, property or the environment from dangerous goods, on dangerous goods sites.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EE0C57" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="57EE0C57" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(13)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The duties of persons having the control or management of dangerous goods sites and of persons on such sites.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625C4E5A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="625C4E5A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(14)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Insurance and indemnity requirements in respect of dangerous goods sites.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A36D05B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0A36D05B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yHeading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="130" w:name="_Toc230345449"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc240298876"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSClsNo"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Pipelines carrying dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="130"/>
     </w:p>
-    <w:p w14:paraId="73E3D79F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="73E3D79F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this clause — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D3E12E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="06D3E12E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yDefstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>dangerous goods pipeline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a pipeline that is or is intended to be used to carry dangerous goods across one or more cadastral boundaries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09726347" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="09726347" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The registration of dangerous goods pipelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04574BCD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="04574BCD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The design, construction and use of dangerous goods pipelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2403A302" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2403A302" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Standards for the quality of dangerous goods pipelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A914BA9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3A914BA9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The information to be given to the Chief Officer about the construction and use of dangerous goods pipelines, including about proposals for such matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73105441" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="73105441" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The security, safety and safe operation of dangerous goods pipelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547D34DA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="547D34DA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring dangerous goods pipelines to be labelled, marked or signposted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6261771E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6261771E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The form and content of the labels, marks and signs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5023B7A1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5023B7A1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(9)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The duties of persons engaged in activities relating to the construction and use of dangerous goods pipelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05486D64" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="05486D64" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(10)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Insurance and indemnity requirements in respect of dangerous goods pipelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469936E5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="469936E5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yHeading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="131" w:name="_Toc230345450"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc240298877"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSClsNo"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Packaging and labelling of dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="131"/>
     </w:p>
-    <w:p w14:paraId="7EDBD76A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7EDBD76A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The design, manufacture, construction and use of containers used to contain dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E3F0BF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="52E3F0BF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Standards for the quality of containers used to contain dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D97B751" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0D97B751" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Empowering the Chief Officer to approve containers used to contain dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10604F6F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="10604F6F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring containers of dangerous goods to be labelled, marked or placarded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D400DB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="59D400DB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The form and content of the labels, marks and placards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3531BFDB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3531BFDB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The packing of dangerous goods and the packaging used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5099F66B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5099F66B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The information to be displayed on dangerous goods. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8F5A1C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3D8F5A1C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yHeading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="132" w:name="_Toc230345451"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc240298878"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSClsNo"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Transport of dangerous goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="132"/>
     </w:p>
-    <w:p w14:paraId="3F80CBF3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3F80CBF3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Prohibiting the transport of dangerous goods that are too dangerous to be transported or dangerous goods that are too dangerous to be transported in bulk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1CF2B5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4B1CF2B5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The design, manufacture, construction and use of containers, equipment, vehicles and other items used in relation to the transport of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3097E3E5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3097E3E5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Standards for the quality of containers, equipment, vehicles and other items used in relation to the transport of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0E8F5F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4E0E8F5F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Empowering the Chief Officer to approve — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9F1EC8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1F9F1EC8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
         <w:spacing w:before="70"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>containers, equipment and other items used in relation to the transport of dangerous goods;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366CAE62" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="366CAE62" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
         <w:spacing w:before="70"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>facilities for and methods of testing containers, equipment and other items used, and processes carried out, in relation to the transport of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026AA346" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="026AA346" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring containers and vehicles used to transport dangerous goods to be labelled, marked or placarded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50065459" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="50065459" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The form and content of the labels, marks and placards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDEC2B6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1DDEC2B6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The loading of dangerous goods for, and the unloading of dangerous goods after, their transport.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E08B93" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="05E08B93" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The licensing of vehicles used to transport dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12573682" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="12573682" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(9)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The licensing of drivers of vehicles used to transport dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D2E43B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="36D2E43B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(10)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The records to be created and kept in respect of dangerous goods being transported and empowering the Chief Officer to approve alternative records.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538A7E74" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="538A7E74" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="150"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(11)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Procedures for the transport of dangerous goods, including but not limited to — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03220BE0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="03220BE0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
         <w:spacing w:before="70"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the quantities and circumstances in which dangerous goods, or particular classes of dangerous goods, may be transported;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2E3AC9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4C2E3AC9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>prohibiting or controlling the transport of different classes of dangerous goods together;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24920385" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="24920385" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the information about dangerous goods to be carried with them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109DCF46" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="109DCF46" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(12)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The security, safety and safe operation of vehicles used to transport dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11256EA0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="11256EA0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(13)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Empowering the Chief Officer to determine the routes along which, the areas in which, and the periods during which, dangerous goods may or may not be transported.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64119A75" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="64119A75" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(14)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The duties of persons engaged in activities relating to the transport of dangerous goods and passengers carrying dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125F6C66" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="125F6C66" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(15)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Insurance and indemnity requirements in respect of the transport of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CE3C20" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="71CE3C20" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yHeading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="133" w:name="_Toc230345452"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc240298879"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSClsNo"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Licences, registrations, permits and exemptions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="133"/>
     </w:p>
-    <w:p w14:paraId="0FE584E0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0FE584E0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In this clause — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7327328E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7327328E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yDefstart"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDefText"/>
         </w:rPr>
         <w:t>approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> includes a licence, registration and permit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CB5FBB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="41CB5FBB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="140"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Applications for approvals and exemptions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32246360" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="32246360" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="140"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The transfer of approvals and exemptions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39051691" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="39051691" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="140"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The training, qualifications and experience required of applicants for licences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133F9777" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="133F9777" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="140"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring applicants for licences to sit tests to establish their competence and to submit to medical examinations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A25B18" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="09A25B18" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="140"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Granting and amending approvals with or without conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348D574D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="348D574D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
         <w:spacing w:before="140"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The conditions that may be imposed when granting or amending an approval including conditions that require the holder of the approval —</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5AE590" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2D5AE590" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">to be insured against any loss or damage, or to provide security for the remediation of any damage, injury or harm, that may result from the holder’s acts or omissions in relation to dangerous goods; or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13258ED2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="13258ED2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenta"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">to provide security for — </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E4C909" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="22E4C909" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenti0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the holder’s compliance with any remediation notice that might be issued to the holder under section 47; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E012155" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3E012155" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yIndenti0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>any costs that might be recoverable from the holder under section 50.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C688329" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4C688329" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(8)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The period for which approvals may be granted; not exceeding 5 years in the case of licences and registrations and one year in the case of permits.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607C8818" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="607C8818" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(9)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Refusing, suspending and cancelling approvals, including empowering the Chief Officer to refuse, suspend or cancel approvals for good reason.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247DF682" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="247DF682" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(10)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Reviewing decisions refusing, granting, amending, suspending or cancelling approvals or imposing conditions but not so as to provide for review by the State Administrative Tribunal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F66A163" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0F66A163" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(11)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring holders of approvals and exemptions to carry and produce them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4A035E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6F4A035E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yFootnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Clause 8 amended: No. 55 of 2004 s. 215.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05701407" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="05701407" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yHeading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="134" w:name="_Toc230345453"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc240298880"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSClsNo"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Fees and charges</w:t>
       </w:r>
       <w:bookmarkEnd w:id="134"/>
     </w:p>
-    <w:p w14:paraId="37BD1328" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="37BD1328" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The fees to be paid when applying for and on the issue, granting, variation, transfer or renewal of approvals, licences, registrations, permits and exemptions under this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B94AB5D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6B94AB5D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The fees to be paid for examinations or tests conducted on persons applying for licences or permits under this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417EF3B7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="417EF3B7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The fees and charges to be paid for official inspections, assessments, examinations, tests and analyses of places, vehicles, plant, equipment, articles, substances or records, that are made under or for the purposes of this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5880BB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3E5880BB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The fees and charges to be paid for the use of any land or facility for storing or handling dangerous goods that is owned by the Crown, an agency of the Crown, the State, or a government agency within the meaning of section 51(1), and used for public purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644F6A30" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="644F6A30" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Refunds of fees and charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A98EA0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="55A98EA0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yHeading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="135" w:name="_Toc230345454"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc240298881"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSClsNo"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Miscellaneous</w:t>
       </w:r>
       <w:bookmarkEnd w:id="135"/>
     </w:p>
-    <w:p w14:paraId="64D16C23" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="64D16C23" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The authorisation of plant, equipment or things used in connection with the storage, handling or transport of dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512E56A7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="512E56A7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring records to be kept by persons engaged, directly or indirectly, in importing, storing, handling or transporting dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BF19A2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="79BF19A2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Requiring copies of reports, plans and other records made under the regulations to be given to a DGO or the Chief Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33475B4E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="33475B4E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The approval of persons, other than DGOs, to conduct inspections, assessments and examinations of, and tests on, places, vehicles, plant, equipment, articles, substances or people for the purposes of this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53869820" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="53869820" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The approval of laboratories to conduct tests on samples taken under this Act or on dangerous goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D86E6D4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6D86E6D4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Forms to be used for the purposes of this Act and empowering the Chief Officer to approve such forms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B523FBC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6B523FBC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="ySubsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(7)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Transitional and savings provisions in relation to matters such as licences, permits, registrations and exemptions granted under the written laws that are repealed by this Act</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t> 1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D63FEB7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4D63FEB7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yEdnotesection"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>[Schedule 2 omitted under the Reprints Act 1984 s. 7(4)(e) and (f).]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102F9038" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="102F9038" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="CentredBaseLine"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="435375CF" wp14:editId="73DB6548">
             <wp:extent cx="933450" cy="171450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="dline"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="dline"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -16950,2695 +16938,2704 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="933450" cy="171450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBC70BD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0BBC70BD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="yScheduleHeading"/>
         <w:outlineLvl w:val="0"/>
-        <w:sectPr w:rsidR="00F5230E">
+        <w:sectPr w:rsidR="00D838B9">
           <w:headerReference w:type="even" r:id="rId24"/>
           <w:headerReference w:type="default" r:id="rId25"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2381" w:right="2410" w:bottom="3544" w:left="2410" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="573DC592" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="573DC592" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="nHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="137" w:name="_Toc230331692"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="139" w:name="_Toc230345455"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc240034112"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc240034815"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc240298882"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Notes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
     </w:p>
-    <w:p w14:paraId="77D153BE" w14:textId="5DAB50A5" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="77D153BE" w14:textId="5DAB50A5" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="nStatement"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is a compilation of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:noProof/>
         </w:rPr>
         <w:t>Dangerous Goods Safety Act 2004</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and includes amendments made by other written laws. For provisions that have come into operation, and for information about any reprints, see the compilation table. For provisions that have not yet come into operation see the uncommenced provisions table.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34869AD5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="34869AD5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="nHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="140" w:name="_Toc230345456"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc240298883"/>
       <w:r>
         <w:t>Compilation table</w:t>
       </w:r>
       <w:bookmarkEnd w:id="140"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="26F2E8CF" w14:textId="77777777" w:rsidTr="00934623">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="26F2E8CF" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEEAC21" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="2AEEAC21" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Short title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="214E4428" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="214E4428" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Number and year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52998806" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="52998806" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Assent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="670431AF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="670431AF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Commencement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="67CCD4A8" w14:textId="77777777" w:rsidTr="00934623">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="67CCD4A8" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FDA05B2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="4FDA05B2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Dangerous Goods Safety Act 2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A1955DA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="7A1955DA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>7 of 2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38FF8462" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="38FF8462" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>10 Jun 2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D866491" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="3D866491" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>s. 1 and 2: 10 Jun 2004;</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve">Act other than s. 1 and 2: 1 Mar 2008 (see s. 2 and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Gazette</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 29 Feb 2008 p. 669)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="0CACE501" w14:textId="77777777" w:rsidTr="00934623">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="0CACE501" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="380723E6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="380723E6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>State Administrative Tribunal (Conferral of Jurisdiction) Amendment and Repeal Act 2004</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 2 Div. 33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04F8F37E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="04F8F37E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>55 of 2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA1E072" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="5DA1E072" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>24 Nov 2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="262C4DAE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="262C4DAE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 Jan 2005 (see s. 2 and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Gazette</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 31 Dec 2004 p. 7130)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="469CD259" w14:textId="77777777" w:rsidTr="00934623">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="469CD259" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDA1434" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="5FDA1434" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Criminal Procedure and Appeals (Consequential and Other Provisions) Act 2004</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> s. 80 and 82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C45FB9C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="4C45FB9C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>84 of 2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33D27F04" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="33D27F04" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>16 Dec 2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5F9326" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="2D5F9326" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2 May 2005 (see s. 2 and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Gazette</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 31 Dec 2004 p. 7129 (correction in </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Gazette</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 7 Jan 2005 p. 53))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="6BD51F15" w14:textId="77777777" w:rsidTr="00934623">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="6BD51F15" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="093E8D5B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="093E8D5B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Financial Legislation Amendment and Repeal Act 2006</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> s. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC19A8D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="3FC19A8D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>77 of 2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0152D96F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="0152D96F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>21 Dec 2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="626C325E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="626C325E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 Feb 2007 (see s. 2(1) and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Gazette</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 19 Jan 2007 p. 137)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="7584AA5E" w14:textId="77777777" w:rsidTr="00934623">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="7584AA5E" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6A165340" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="6A165340" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Reprint 1: The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>Dangerous Goods Safety Act 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> as at 5 Jun 2009</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (includes amendments listed above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="35C675C4" w14:textId="77777777" w:rsidTr="00934623">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="35C675C4" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D88DC78" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="7D88DC78" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Traffic Legislation Amendment Act 2012 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Pt. 4 Div. 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="067EDF68" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="067EDF68" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>8 of 2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4D5D57" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="4C4D5D57" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>21 May 2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F02B429" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="4F02B429" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">27 Apr 2015 (see s. 2(d) and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Gazette</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17 Apr 2015 p. 1371) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="03C5CF4B" w14:textId="77777777" w:rsidTr="00934623">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="03C5CF4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19A0B71F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="19A0B71F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Fire and Emergency Services Legislation Amendment Act 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pt. 7 Div. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="459DEEB6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="459DEEB6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>22 of 2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56DB9CC6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="56DB9CC6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>29 Aug 2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="421A3DE8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="421A3DE8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 Nov 2012 (see s. 2(b) and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Gazette</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 31 Oct 2012 p. 5255)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="234F6D61" w14:textId="77777777" w:rsidTr="00EC3C41">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="234F6D61" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56AE13D6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="56AE13D6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Family Violence Legislation Reform Act 2020</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F3BDD4B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="6F3BDD4B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>30 of 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66A57D4E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="66A57D4E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>9 Jul 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75C50B4D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="75C50B4D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>1 Jan 2021 (see s. 2(1)(c) and SL 2020/125 cl. 2(c)(iv))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="341E0960" w14:textId="77777777" w:rsidTr="00EC3C41">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="341E0960" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3923E500" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="3923E500" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Directors’ Liability Reform Act 2023</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 3 Div. 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="311504C5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="311504C5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>9 of 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E64D642" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="0E64D642" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>4 Apr 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D7C498A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="4D7C498A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>5 Apr 2023 (see s. 2(j))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00934623" w14:paraId="6205715B" w14:textId="77777777" w:rsidTr="00EC3C41">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="6205715B" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BB741A1" w14:textId="7FE42CE0" w:rsidR="00934623" w:rsidRDefault="00934623" w:rsidP="00934623">
+          <w:p w14:paraId="7BB741A1" w14:textId="7FE42CE0" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Petroleum Legislation Amendment Act 2024 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>Pt. 5 Div. 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="405DC363" w14:textId="6F9A8196" w:rsidR="00934623" w:rsidRDefault="00934623" w:rsidP="00934623">
+          <w:p w14:paraId="405DC363" w14:textId="6F9A8196" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>17 of 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="681D7737" w14:textId="156A4D35" w:rsidR="00934623" w:rsidRDefault="00934623" w:rsidP="00934623">
+          <w:p w14:paraId="681D7737" w14:textId="156A4D35" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>14 May 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D737968" w14:textId="6540DA89" w:rsidR="00934623" w:rsidRDefault="00934623" w:rsidP="00934623">
+          <w:p w14:paraId="4D737968" w14:textId="6540DA89" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>28 May 2026 (see s. 2(b) and SL 2026/70 cl. 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F5A8455" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7F5A8455" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="nHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="141" w:name="_Toc230345457"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc240298884"/>
       <w:r>
         <w:t>Uncommenced provisions table</w:t>
       </w:r>
       <w:bookmarkEnd w:id="141"/>
     </w:p>
-    <w:p w14:paraId="4E93B6A0" w14:textId="4DFA2DBD" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4E93B6A0" w14:textId="4DFA2DBD" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="nStatement"/>
         <w:keepNext/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To view the text of the uncommenced provisions see </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Acts as passed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the WA legislation website.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="379B5FC3" w14:textId="77777777">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="379B5FC3" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13D1FACF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="13D1FACF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Short title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="798F9323" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="798F9323" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Number and year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="140CB1E9" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="140CB1E9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Assent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4611E56D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="4611E56D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Commencement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E1C0A" w14:paraId="59DF1921" w14:textId="77777777">
+      <w:tr w:rsidR="00B76EC7" w14:paraId="59DF1921" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09672F05" w14:textId="77612DD8" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="09672F05" w14:textId="77612DD8" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence Act 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> s. 492(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5683829F" w14:textId="6628A742" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="5683829F" w14:textId="6628A742" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>15 of 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E36E342" w14:textId="40A58F7B" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="0E36E342" w14:textId="40A58F7B" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>25 Sep 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AB9181E" w14:textId="2A7E28DE" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+          <w:p w14:paraId="6AB9181E" w14:textId="749D029D" w:rsidR="00D838B9" w:rsidRDefault="00DB16E3">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
-              <w:t>To be proclaimed (see s. 2(e))</w:t>
+              <w:t>18 Sep 2027</w:t>
+            </w:r>
+            <w:r w:rsidR="00D838B9">
+              <w:t xml:space="preserve"> (see s. 2(e)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and SL 2026/190 cl. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00D838B9">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D18FB8E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4D18FB8E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="nHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="142" w:name="_Toc230345458"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc240298885"/>
       <w:r>
         <w:t>Other notes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="142"/>
     </w:p>
-    <w:p w14:paraId="52774C61" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="52774C61" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="nNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The provisions in this Act repealing these written laws have been omitted under the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Reprints Act 1984</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 7(4)(f).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B9FE41" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="45B9FE41" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="nNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>State Administrative Tribunal (Conferral of Jurisdiction) Amendment and Repeal Act 2004</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Pt. 5, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>State Administrative Tribunal Act 2004</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 167 and 169, and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>State Administrative Tribunal Regulations 2004</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r. 28 and 42 deal with certain transitional issues some of which may be relevant for this Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5BD55D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00F5230E">
+    <w:p w14:paraId="0B5BD55D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9"/>
+    <w:p w14:paraId="5D150AC7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D838B9">
           <w:headerReference w:type="even" r:id="rId26"/>
           <w:headerReference w:type="default" r:id="rId27"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2405" w:bottom="3542" w:left="2405" w:header="706" w:footer="3544" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B4B64C4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0B4B64C4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="nHeading2"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="144" w:name="_Toc230331696"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="146" w:name="_Toc230345459"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc240034116"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc240034819"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc240298886"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Defined terms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
     </w:p>
-    <w:p w14:paraId="666558F7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="666558F7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:ind w:left="850" w:right="850"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5912EA8C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5912EA8C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:ind w:left="850" w:right="850"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>[This is a list of terms defined and the provisions where they are defined.  The list is not part of the law.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BCEF80" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="45BCEF80" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7070"/>
         </w:tabs>
         <w:ind w:left="578"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Defined term</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Provision(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3CD7E4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7C3CD7E4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>aggravated circumstances</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>17(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4533303A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4533303A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">application </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>43(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CDF836" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="57CDF836" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>approval</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>68A(1), Sch. 1 cl. 8(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B812FA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="13B812FA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>approved</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BCAEC1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="17BCAEC1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>approved auditor</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>46(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C88E2DA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3C88E2DA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>approved code of practice</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>62(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A739CA2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6A739CA2" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>audit</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>46(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704CF214" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="704CF214" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>authorised person</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>56(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EFD370" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="52EFD370" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>Chief Officer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558F585D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="558F585D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>code</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>19(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773DB81B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="773DB81B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>container</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CCD939" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="15CCD939" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>dangerous goods</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB62B75" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6EB62B75" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>dangerous goods incident</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAE19D8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5DAE19D8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>dangerous goods officer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B22547F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7B22547F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>dangerous goods pipeline</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Sch. 1 cl. 5(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1094F4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6F1094F4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>dangerous goods site</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2F488D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6A2F488D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>dangerous situation</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FF496D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="32FF496D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>departmental officer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>25(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B0AC46" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="06B0AC46" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>DGO</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1), 3(2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CDAC75" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="42CDAC75" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>direction</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>54(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675DD2BA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="675DD2BA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>director</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>60(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156A1BB0" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="156A1BB0" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>driver</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B4FAEB" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="22B4FAEB" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>dwelling</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>33</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140AC3E5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="140AC3E5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>employer</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>60(6)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C09D658" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7C09D658" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>enforcement purposes</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>33</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2070E9FA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="2070E9FA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>engaging in conduct</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>60(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CCE6FA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="26CCE6FA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>entry warrant</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>33</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC5BF6B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1DC5BF6B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>exemption</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1), 23(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464D20FF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="464D20FF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>explosive</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>68A(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F7A829" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="17F7A829" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>give</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FAF85A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="12FAF85A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>government agency</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>51(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411644CD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="411644CD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>handle</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5A377B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0E5A377B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>harm</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>5(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360F1657" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="360F1657" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>JP</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>41</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD8EB55" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7BD8EB55" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>label</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>59(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC91304" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4BC91304" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>licence</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>11(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEB5318" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="7BEB5318" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>mobile home</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>33</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDFCD56" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0DDFCD56" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>national scheme</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>23(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD51B68" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5DD51B68" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>notice</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>54(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53894357" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="53894357" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>official</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>32(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E94349" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="53E94349" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>place</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>33</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C729D4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="36C729D4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>record</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119C697C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="119C697C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>relevant record</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>38(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388767C1" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="388767C1" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>remote communication</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA4294F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3DA4294F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>reportable situation</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>9(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD19F81" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="5DD19F81" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>reviewable decision</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>67(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE0EF9B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4DE0EF9B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>risk</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4954DBAF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="4954DBAF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>safety management document</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577CA243" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="577CA243" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>specified</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6369CE70" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6369CE70" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>state of mind</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>60(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D218051" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="6D218051" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>subsidiary legislation</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>19(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39449744" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="39449744" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>substance</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176BDEA7" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="176BDEA7" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>transport</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20496311" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="20496311" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>unauthorised person</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>40(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6A5812" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3A6A5812" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>unreasonable</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>5(2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC17CAA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="1CC17CAA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="DefinedTerms"/>
       </w:pPr>
       <w:r>
         <w:t>vehicle</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>3(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D83C3B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00F5230E">
+    <w:p w14:paraId="45D83C3B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9"/>
+    <w:p w14:paraId="138B7F4C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D838B9">
           <w:headerReference w:type="even" r:id="rId28"/>
           <w:headerReference w:type="default" r:id="rId29"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2381" w:right="2409" w:bottom="3543" w:left="2409" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="699F549C" w14:textId="29F9DCB0" w:rsidR="00F5230E" w:rsidRDefault="00934623">
+    <w:p w14:paraId="699F549C" w14:textId="29F9DCB0" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71941C1C" wp14:editId="7F9C7002">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>7505700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="127000" cy="647700"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Authority"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="127000" cy="647700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2F81F42A" w14:textId="71643152" w:rsidR="00934623" w:rsidRDefault="00934623">
+                          <w:p w14:paraId="2F81F42A" w14:textId="71385ED1" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">© State of Western Australia </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r w:rsidR="00EC3C41">
+                            <w:r w:rsidR="00394A99">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>2026</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2780B76A" w14:textId="77777777" w:rsidR="00934623" w:rsidRDefault="00934623">
+                          <w:p w14:paraId="2780B76A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">This work is licensed under a Creative Commons Attribution 4.0 International Licence (CC BY 4.0). To view relevant information and for a link to a copy of the licence, visit </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>www.legislation.wa.gov.au</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="10093447" w14:textId="24FD83AA" w:rsidR="00934623" w:rsidRDefault="00934623">
+                          <w:p w14:paraId="10093447" w14:textId="0C161C42" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Attribute work as: © State of Western Australia </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r w:rsidR="00EC3C41">
+                            <w:r w:rsidR="00394A99">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>2026</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4C27484E" w14:textId="77777777" w:rsidR="00934623" w:rsidRDefault="00934623">
+                          <w:p w14:paraId="4C27484E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
                             <w:pPr>
                               <w:ind w:left="2438" w:right="2098"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t>By Authority: ANDREW JONES, Government Printer</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="71941C1C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Authority" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:591pt;width:10pt;height:51pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM8+xVKAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkabsZcYosRYYB&#10;QVsgHXpWZDk2IIsapcTOfv0o2Xms22lYDgopUh8fH+nZfddodlDoajA5H49SzpSRUNRml/PvL6sP&#10;nzhzXphCaDAq50fl+P38/btZazM1gQp0oZARiHFZa3NeeW+zJHGyUo1wI7DKkLEEbIQnFXdJgaIl&#10;9EYnkzS9TVrAwiJI5RzdPvRGPo/4ZamkfypLpzzTOafcfDwxnttwJvOZyHYobFXLIQ3xD1k0ojYU&#10;9Az1ILxge6z/gGpqieCg9CMJTQJlWUsVa6BqxumbajaVsCrWQs1x9twm9/9g5eNhY5+R+e4LdERg&#10;aEhrXeboMtTTldiEf8qUkZ1aeDy3TXWeyfBocpemZJFkup3ekRJQkstji85/VdCwIOQciZXYLHFY&#10;O9+7nlxCLAe6Lla11lHB3XapkR0EMbiKvwH9NzdtWEvRP96kEdlAeN9Da0PJXGoKku+23VDoFooj&#10;1Y/Qj4azclVTlmvh/LNAmgUqjObbP9FRaqAgMEicVYA//3Yf/IkisnLW0mzl3P3YC1Sc6W+GyPs8&#10;nk7DMEZlenM3IQWvLdtri9k3S6Dix7RJVkYx+Ht9EkuE5pXWYBGikkkYSbFz7k/i0vcTT2sk1WIR&#10;nWj8rPBrs7EyQIdWBw5euleBdiDKE8OPcJpCkb3hq/cNLw0s9h7KOpIZGtx3deg7jW4ch2HNwm5c&#10;69Hr8jGY/wIAAP//AwBQSwMEFAAGAAgAAAAhAGN/LhvcAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT8tOwzAQvCPxD9YicaN2w0NRiFNVSJyqHgilcHTjJYkar4PttOHvWU5w250ZzaNczW4QJwyx&#10;96RhuVAgkBpve2o17F6fb3IQMRmyZvCEGr4xwqq6vChNYf2ZXvBUp1awCcXCaOhSGgspY9OhM3Hh&#10;RyTmPn1wJvEbWmmDObO5G2Sm1IN0pidO6MyITx02x3pyGj62/f12v1m/57Wa6reveXO83Qetr6/m&#10;9SOIhHP6E8Nvfa4OFXc6+IlsFIMGHpIYXeYZX8xzGogDI1l+p0BWpfy/oPoBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEADPPsVSgCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAY38uG9wAAAAJAQAADwAAAAAAAAAAAAAAAACCBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2F81F42A" w14:textId="71643152" w:rsidR="00934623" w:rsidRDefault="00934623">
+                    <w:p w14:paraId="2F81F42A" w14:textId="71385ED1" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">© State of Western Australia </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:r w:rsidR="00EC3C41">
+                      <w:r w:rsidR="00394A99">
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>2026</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2780B76A" w14:textId="77777777" w:rsidR="00934623" w:rsidRDefault="00934623">
+                    <w:p w14:paraId="2780B76A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">This work is licensed under a Creative Commons Attribution 4.0 International Licence (CC BY 4.0). To view relevant information and for a link to a copy of the licence, visit </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>www.legislation.wa.gov.au</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="10093447" w14:textId="24FD83AA" w:rsidR="00934623" w:rsidRDefault="00934623">
+                    <w:p w14:paraId="10093447" w14:textId="0C161C42" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Attribute work as: © State of Western Australia </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:r w:rsidR="00EC3C41">
+                      <w:r w:rsidR="00394A99">
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>2026</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4C27484E" w14:textId="77777777" w:rsidR="00934623" w:rsidRDefault="00934623">
+                    <w:p w14:paraId="4C27484E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
                       <w:pPr>
                         <w:ind w:left="2438" w:right="2098"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t>By Authority: ANDREW JONES, Government Printer</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F5230E">
+    <w:sectPr w:rsidR="00D838B9">
       <w:headerReference w:type="even" r:id="rId30"/>
       <w:headerReference w:type="default" r:id="rId31"/>
       <w:footerReference w:type="even" r:id="rId32"/>
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:headerReference w:type="first" r:id="rId34"/>
       <w:footerReference w:type="first" r:id="rId35"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2376" w:right="2404" w:bottom="3544" w:left="2404" w:header="720" w:footer="3544" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56BD81B6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="56BD81B6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Endnotes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F261409" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="3F261409" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[For ease of reference detach these notes and read them alongside the draft.]</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26EB7090" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="26EB7090" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01C1835F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E"/>
+    <w:p w14:paraId="01C1835F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7BB602C4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="7BB602C4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="10950FD1" w14:textId="60496A91" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="10950FD1" w14:textId="53923955" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -19654,440 +19651,440 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>28 May 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="418C8D15" w14:textId="7F546C2B" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="418C8D15" w14:textId="57F7CAE3" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="65AB33CD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="65AB33CD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="73EF284B" w14:textId="5468EC00" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="73EF284B" w14:textId="0ADC445E" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>28 May 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Official" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="38E9C9DF" w14:textId="2821057A" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="38E9C9DF" w14:textId="4E039E7F" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4DF8CF7B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="4DF8CF7B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5D3C71C8" w14:textId="45882093" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="5D3C71C8" w14:textId="11A54B0D" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>28 May 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Official" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="72E5E629" w14:textId="1BE8365A" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="72E5E629" w14:textId="75459AC8" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2E36B49F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="2E36B49F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="03BC0C49" w14:textId="0FAD8093" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="03BC0C49" w14:textId="729A8EED" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -20140,177 +20137,177 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>28 May 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="602FFBCC" w14:textId="041087B3" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="602FFBCC" w14:textId="349FEED4" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="493C759B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="493C759B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2F78918D" w14:textId="54F29A22" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="2F78918D" w14:textId="7DCB20F4" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>28 May 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -20341,163 +20338,163 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>lxvii</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F74AAAF" w14:textId="5277D205" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="3F74AAAF" w14:textId="73A794D5" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BEDBAE8" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="4BEDBAE8" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7A283AAF" w14:textId="755D046B" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="7A283AAF" w14:textId="72D62788" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>28 May 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -20528,373 +20525,373 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="746034B2" w14:textId="12C5AA07" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="746034B2" w14:textId="44755E37" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C62602">
+    <w:r w:rsidR="00485784">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>01-k0-00</w:t>
+      <w:t>01-k0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0DA94FAD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="0DA94FAD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5EF81F41" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="5EF81F41" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="479323AA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="479323AA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42C96841" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="42C96841" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0399D9FE" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+    <w:p w14:paraId="0399D9FE" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70F153B3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="684E0AD9" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="668E49BF" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="668E49BF" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="22926DE2" w14:textId="52F830BF" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="22926DE2" w14:textId="50D84579" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>STYLEREF "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Dangerous Goods Safety Act 2004</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="4C3604EB" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="4C3604EB" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7BB00BA2" w14:textId="53783013" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="7BB00BA2" w14:textId="3172FCFE" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSchno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2BBB5198" w14:textId="5AFC6ED6" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="2BBB5198" w14:textId="47272221" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>styleref CharSchText</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="46360128" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="46360128" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4F6776E6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="4F6776E6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4F4932FD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="4F4932FD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="226E04DE" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="226E04DE" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="20D72EEE" w14:textId="3F8917CB" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="20D72EEE" w14:textId="6DB2C32E" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">cl. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> IF </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>StyleRef CharSClsNo</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>1</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve">= "" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
@@ -20910,335 +20907,335 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>StyleRef CharSClsNo</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>1</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7A301A4D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="7A301A4D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="71BD8D17" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="71BD8D17" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="7263" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="54E8F12F" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="54E8F12F" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="5148120A" w14:textId="2DEA599E" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="5148120A" w14:textId="6CE15593" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Dangerous Goods Safety Act 2004</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="74B88A11" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="74B88A11" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="077972F7" w14:textId="5895FECD" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="077972F7" w14:textId="6B470EA4" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>styleref CharSchText</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="593C2DDE" w14:textId="3E2E035F" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="593C2DDE" w14:textId="2A2878FE" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSchno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="451BAB12" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="451BAB12" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6695A802" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="6695A802" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="165B3C0E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="165B3C0E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="6C39187E" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="6C39187E" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="517E9E0A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="517E9E0A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0181D0EF" w14:textId="452A6659" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="0181D0EF" w14:textId="3BC1A53A" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">cl. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> IF </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>StyleRef CharSClsNo</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>1</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve">= "" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
@@ -21254,1723 +21251,1723 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>StyleRef CharSClsNo</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>1</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="656D9867" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="656D9867" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:bookmarkStart w:id="136" w:name="Schedule"/>
     <w:bookmarkEnd w:id="136"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5764"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="23C3AC64" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="23C3AC64" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7312" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="1D0A008C" w14:textId="7262A82B" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="1D0A008C" w14:textId="2E32AFDF" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Dangerous Goods Safety Act 2004</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="4C54AE02" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="4C54AE02" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="24B92E47" w14:textId="4EF9A292" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="24B92E47" w14:textId="1711D5FA" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Notes</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5764" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6F312B3D" w14:textId="4E01CAE1" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="6F312B3D" w14:textId="1F8FA2A4" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 3" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:t>Compilation table</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="1EB43E69" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="1EB43E69" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="67A45D76" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="67A45D76" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5764" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="27A276CC" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="27A276CC" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="20EC5082" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="20EC5082" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7312" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="03CB14DF" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="03CB14DF" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="24D9461F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="24D9461F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5760"/>
       <w:gridCol w:w="1552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="2C471931" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="2C471931" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7312" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="19389F61" w14:textId="38172421" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="19389F61" w14:textId="2820A26F" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Dangerous Goods Safety Act 2004</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="6486B71D" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="6486B71D" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5760" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3E9E352F" w14:textId="0D45DF11" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="3E9E352F" w14:textId="4B67A692" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 3" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:t>Compilation table</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1552" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="566B1162" w14:textId="15BC9004" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="566B1162" w14:textId="305D882C" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Notes</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="5428E5A2" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="5428E5A2" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5760" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1F2BBD90" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="1F2BBD90" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1552" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6C13F19C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="6C13F19C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="197711A6" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="197711A6" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7312" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="3FFE4A59" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="3FFE4A59" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="07ECD491" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="07ECD491" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:bookmarkStart w:id="143" w:name="Compilation"/>
     <w:bookmarkEnd w:id="143"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1348"/>
       <w:gridCol w:w="5915"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="1FF3F50A" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="1FF3F50A" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="4EE0C50A" w14:textId="6ACC16F4" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="4EE0C50A" w14:textId="16DD02AF" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Dangerous Goods Safety Act 2004</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="43E284B4" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="43E284B4" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1348" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6D0C4364" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="6D0C4364" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5915" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0A824D77" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="0A824D77" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="070AB440" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="070AB440" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1348" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6409C940" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="6409C940" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5915" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="667A909D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="667A909D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="7B4F69D3" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="7B4F69D3" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="40B1AD3A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="40B1AD3A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:t>Defined terms</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="309BC91A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="309BC91A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5884"/>
       <w:gridCol w:w="1379"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="00E07EF7" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="00E07EF7" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="0E62D70B" w14:textId="340E4072" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="0E62D70B" w14:textId="7CB1F70C" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Dangerous Goods Safety Act 2004</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="2F04F1D1" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="2F04F1D1" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5884" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3F738586" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="3F738586" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1379" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4DD63D92" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="4DD63D92" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="5732BCC8" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="5732BCC8" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5884" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6BBDA85A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="6BBDA85A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1379" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="65F08532" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="65F08532" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="08BD2ECC" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="08BD2ECC" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="50813AE4" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="50813AE4" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Defined terms</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5CB90626" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="5CB90626" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:bookmarkStart w:id="147" w:name="DefinedTerms"/>
     <w:bookmarkEnd w:id="147"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1482263C" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="1482263C" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="34E9AD30" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="34E9AD30" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2DA9E33A" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="2DA9E33A" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:bookmarkStart w:id="148" w:name="Coversheet"/>
     <w:bookmarkEnd w:id="148"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="259DC6D2" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="31BE9B51" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6967BA3E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="6967BA3E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="TitlePage"/>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="518DB908" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="518DB908" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="0EF113B5" w14:textId="666F7490" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="0EF113B5" w14:textId="5749F9A3" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Dangerous Goods Safety Act 2004</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="354BF382" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="354BF382" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="45003D2D" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="45003D2D" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3537B5F3" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="3537B5F3" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="5D552589" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="5D552589" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3DC99FF6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="3DC99FF6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7B0A831F" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="7B0A831F" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="2B062EA3" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="2B062EA3" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="268DDA8E" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="268DDA8E" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2737EDC5" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="2737EDC5" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="71B23382" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="71B23382" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="29F3312C" w14:textId="65898356" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="29F3312C" w14:textId="5D8992DE" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Dangerous Goods Safety Act 2004</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="09A5DEFA" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="09A5DEFA" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5C6EE9DA" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="5C6EE9DA" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="260E3221" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="260E3221" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="4E491AE5" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="4E491AE5" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3B67DF22" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="3B67DF22" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1AE7EBAD" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="1AE7EBAD" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="54CA83CE" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="54CA83CE" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="6599B53B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="6599B53B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="782F5AD6" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="782F5AD6" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="TOC"/>
     <w:bookmarkEnd w:id="1"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="73A3E381" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="73A3E381" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="4ED4485E" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="4ED4485E" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="613524DE" w14:textId="6E3DA078" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="613524DE" w14:textId="3E74625C" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Dangerous Goods Safety Act 2004</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="63D65B3F" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="63D65B3F" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="40E91152" w14:textId="7876DDCA" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="40E91152" w14:textId="7CAB19C2" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharPartNo</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="484A4218" w14:textId="1EA18D4F" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="484A4218" w14:textId="10D9078D" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>styleref CharPartText</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="022DB38F" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="022DB38F" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3177797F" w14:textId="1F307E15" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="3177797F" w14:textId="2D329CE5" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharDivNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4F7CCF68" w14:textId="17639200" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="4F7CCF68" w14:textId="36398515" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharDivText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="06831A02" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="06831A02" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="2E4E2235" w14:textId="1F0685D7" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="2E4E2235" w14:textId="15F1D3F5" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">s. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSectno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6E898588" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="6E898588" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="43D9EAEE" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="43D9EAEE" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="74D2537D" w14:textId="454D930C" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="74D2537D" w14:textId="7B0C5C55" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Dangerous Goods Safety Act 2004</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="5083EAF4" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="5083EAF4" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1A168481" w14:textId="79D31FAD" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="1A168481" w14:textId="26291B9A" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>styleref CharPartText</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6CE60CBF" w14:textId="6596EE00" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="6CE60CBF" w14:textId="3DE0BC1E" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharPartNo</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="08DCFA6E" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="08DCFA6E" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6FD97E4F" w14:textId="1EDC67E3" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="6FD97E4F" w14:textId="484CD241" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharDivText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="05CF9D94" w14:textId="36B8E5BB" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="05CF9D94" w14:textId="75C1B4B0" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharDivNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006E1C0A" w14:paraId="69E395EF" w14:textId="77777777">
+    <w:tr w:rsidR="00B76EC7" w14:paraId="69E395EF" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7263" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="20800243" w14:textId="5DDBA7C8" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+        <w:p w14:paraId="20800243" w14:textId="14D0DCDC" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">s. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSectno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00C62602">
+          <w:r w:rsidR="00485784">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5AFBEA9B" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="5AFBEA9B" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5852CC31" w14:textId="77777777" w:rsidR="00F5230E" w:rsidRDefault="00F5230E">
+  <w:p w14:paraId="5852CC31" w14:textId="77777777" w:rsidR="00D838B9" w:rsidRDefault="00D838B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4DD2CC06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23882,127 +23879,132 @@
   </w:abstractNum>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="1140"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="58369"/>
+    <o:shapedefaults v:ext="edit" spidmax="64513"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
-    <w:docVar w:name="WAFER" w:val="20260522083725"/>
+    <w:docVar w:name="WAFER" w:val="20260911154123"/>
     <w:docVar w:name="WAFER_20140110152707" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,UsedStyles,ResetPageSize,UpdateArrangement"/>
     <w:docVar w:name="WAFER_20140110152707_GUID" w:val="47e6a253-f911-4ab8-8f42-c936da2842b8"/>
     <w:docVar w:name="WAFER_20140110152935" w:val="RemoveTocBookmarks,RunningHeaders"/>
     <w:docVar w:name="WAFER_20140110152935_GUID" w:val="8c501d3c-02ea-4267-8422-bf4b4b36dd5f"/>
     <w:docVar w:name="WAFER_20150410143051" w:val="ResetPageSize,UpdateArrangement,UpdateNTable"/>
     <w:docVar w:name="WAFER_20150410143051_GUID" w:val="834af858-87c5-43a6-87ba-6e7c768fd2ba"/>
     <w:docVar w:name="WAFER_20151103103403" w:val="UpdateStyles,UsedStyles"/>
     <w:docVar w:name="WAFER_20151103103403_GUID" w:val="eff43402-fb59-47ff-88c5-0637f472af91"/>
     <w:docVar w:name="WAFER_20151201093254" w:val="RemoveTrackChanges"/>
     <w:docVar w:name="WAFER_20151201093254_GUID" w:val="891a986b-1215-4fce-8e42-ef25929a5afe"/>
     <w:docVar w:name="WAFER_20200710092157" w:val="RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageSize.Reset,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20200710092157_GUID" w:val="e674d94d-a0f8-4fad-81e0-52693cd11f57"/>
     <w:docVar w:name="WAFER_20200728163246" w:val="RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageSize.Reset,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20200728163246_GUID" w:val="f81ea546-7118-4288-b454-ce50eeb5f42b"/>
     <w:docVar w:name="WAFER_20201126120825" w:val="RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageSize.Reset,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20201126120825_GUID" w:val="8339c586-e4eb-4f3c-a68c-f1ed20485e5b"/>
     <w:docVar w:name="WAFER_20240515104449" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageFooter.ResetPageFooter,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20240515104449_GUID" w:val="9868769d-c35c-44bc-9703-dc78c0b1654c"/>
     <w:docVar w:name="WAFER_20260522083725" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20260522083725_GUID" w:val="5e04522c-f185-4b24-aec4-6c8b44deafae"/>
+    <w:docVar w:name="WAFER_20260911154123" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles,RemoveIncorrectStyles.ProcessStyles"/>
+    <w:docVar w:name="WAFER_20260911154123_GUID" w:val="8c2ba7a7-00b2-4dc9-849f-a4374ef3098d"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="005523BB"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00F5230E"/>
+    <w:rsidRoot w:val="00491D79"/>
+    <w:rsid w:val="001F1D50"/>
+    <w:rsid w:val="002E1F23"/>
+    <w:rsid w:val="00394A99"/>
+    <w:rsid w:val="00485784"/>
+    <w:rsid w:val="00491D79"/>
+    <w:rsid w:val="006259E8"/>
+    <w:rsid w:val="0066105E"/>
+    <w:rsid w:val="0069131A"/>
+    <w:rsid w:val="009A6376"/>
+    <w:rsid w:val="00AC5E36"/>
+    <w:rsid w:val="00AF4EF7"/>
+    <w:rsid w:val="00B76EC7"/>
+    <w:rsid w:val="00BC2A44"/>
+    <w:rsid w:val="00D35AEE"/>
+    <w:rsid w:val="00D838B9"/>
+    <w:rsid w:val="00DB16E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="58369"/>
+    <o:shapedefaults v:ext="edit" spidmax="64513"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22C0ED33"/>
   <w15:docId w15:val="{BFF81E50-F463-4984-8DBE-FD2256D8F746}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -27529,51 +27531,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AssentDate">
     <w:name w:val="AssentDate"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00934623"/>
+    <w:rsid w:val="009A6376"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -27837,108 +27839,108 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>16306</Words>
-  <Characters>78763</Characters>
+  <Words>16309</Words>
+  <Characters>78777</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2187</Lines>
+  <Lines>2188</Lines>
   <Paragraphs>1398</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Drafting Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>93671</CharactersWithSpaces>
+  <CharactersWithSpaces>93688</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Dangerous Goods Safety Act 2004 - 01-k0-00</dc:title>
+  <dc:title>Dangerous Goods Safety Act 2004 - 01-k0-01</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ActNo">
     <vt:lpwstr>7 of 2004</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocumentType">
     <vt:lpwstr>Act</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="OwlsUID">
     <vt:i4>7019</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ReprintNo">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="AsAtDate">
     <vt:lpwstr>28 May 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Suffix">
-    <vt:lpwstr>01-k0-00</vt:lpwstr>
+    <vt:lpwstr>01-k0-01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Official">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="CommencementDate">
     <vt:lpwstr>20260528</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="CommencementAsAt">
     <vt:filetime>2026-05-27T16:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CommencementYear">
     <vt:lpwstr>2026</vt:lpwstr>
   </property>
 </Properties>
 </file>