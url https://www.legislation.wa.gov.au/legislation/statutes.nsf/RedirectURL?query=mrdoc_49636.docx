--- v0 (2026-09-11)
+++ v1 (2026-11-08)
@@ -31,51 +31,51 @@
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0C8F0528" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="0C8F0528" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="633EFDA2" wp14:editId="02951934">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1981200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-517525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="631190" cy="505460"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapNone/>
             <wp:docPr id="11" name="Picture 11" descr="Crest"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -106,496 +106,496 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C57DAF" w14:textId="08F9BC59" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="65C57DAF" w14:textId="712E37C7" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="PrincipalActRegPage1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "PrincipalAct_Reg</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D04704">
+      <w:r w:rsidR="00197B45">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence Act 1906</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64739E94" w14:textId="016D3126" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="64739E94" w14:textId="580686BE" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="NameofActRegPage1"/>
         <w:spacing w:before="1800" w:after="4200"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "Name Of Act/Reg"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D04704">
+      <w:r w:rsidR="00197B45">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42978535" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="42978535" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:sectPr w:rsidR="00D12FDE">
+        <w:sectPr w:rsidR="00055140">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2405" w:bottom="3542" w:left="2405" w:header="706" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="275D7726" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF">
+    <w:p w14:paraId="7B9D8D86" w14:textId="77777777" w:rsidR="00AD7AA1" w:rsidRDefault="00AD7AA1">
       <w:pPr>
         <w:pStyle w:val="WA"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Western Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EE5621" w14:textId="76644420" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="68EE5621" w14:textId="2B001555" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="NameofActRegPage1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> STYLEREF "Name Of Act/Reg"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D04704">
+      <w:r w:rsidR="00197B45">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6B2780" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="1A6B2780" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Arrangement"/>
       </w:pPr>
       <w:r>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381FD7A6" w14:textId="289C5BC5" w:rsidR="00236C0F" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="67400AD5" w14:textId="27BA9614" w:rsidR="0027377C" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \t "Heading 2,2,yScheduleHeading,2,yHeading 2,2,zHeading 2,3,zyScheduleHeading,3,zyHeading 2,3,Heading 3,4,yHeading 3,4,zHeading 3,5,zyHeading 3,5,Heading 4,6,yHeading 4,6,zHeading 4,7,zyHeading 4,7,Heading 5,8,yHeading 5,8,zHeading 5,9,zyHeading 5,9" \t "nHeading 2,2,nHeading 3,8" \n "2-7" \w \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00236C0F">
+      <w:r w:rsidR="0027377C">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00236C0F">
+      <w:r w:rsidR="0027377C">
         <w:tab/>
         <w:t>Citation</w:t>
       </w:r>
-      <w:r w:rsidR="00236C0F">
+      <w:r w:rsidR="0027377C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00236C0F">
+      <w:r w:rsidR="0027377C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00236C0F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00236C0F">
+      <w:r w:rsidR="0027377C">
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274909 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0027377C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D04704">
+      <w:r w:rsidR="00197B45">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00236C0F">
+      <w:r w:rsidR="0027377C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A0D0E0" w14:textId="7651AE35" w:rsidR="00236C0F" w:rsidRDefault="00236C0F">
+    <w:p w14:paraId="1EEC83EB" w14:textId="224166C8" w:rsidR="0027377C" w:rsidRDefault="0027377C">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Booking fee</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc233270159 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274910 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D04704">
+      <w:r w:rsidR="00197B45">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C79E57D" w14:textId="10238731" w:rsidR="00236C0F" w:rsidRDefault="00236C0F">
+    <w:p w14:paraId="728D8F7B" w14:textId="1950DE8A" w:rsidR="0027377C" w:rsidRDefault="0027377C">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Hourly fee</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc233270160 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274911 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D04704">
+      <w:r w:rsidR="00197B45">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B65A428" w14:textId="0BF30390" w:rsidR="00236C0F" w:rsidRDefault="00236C0F">
+    <w:p w14:paraId="3BC65BF8" w14:textId="23E8DC7F" w:rsidR="0027377C" w:rsidRDefault="0027377C">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Telecommunications charges</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc233270161 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274912 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D04704">
+      <w:r w:rsidR="00197B45">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455771C4" w14:textId="13E2ABEE" w:rsidR="00236C0F" w:rsidRDefault="00236C0F">
+    <w:p w14:paraId="43C2FD5B" w14:textId="6FB8D526" w:rsidR="0027377C" w:rsidRDefault="0027377C">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Fees and expenses to be recoverable as debts due to the Crown</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc233270162 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274913 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D04704">
+      <w:r w:rsidR="00197B45">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B440DF" w14:textId="35BEDE3A" w:rsidR="00236C0F" w:rsidRDefault="00236C0F">
+    <w:p w14:paraId="2A7E51BE" w14:textId="4BB5F2BD" w:rsidR="0027377C" w:rsidRDefault="0027377C">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Court may waive fees and expenses in a particular case</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc233270163 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274914 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D04704">
+      <w:r w:rsidR="00197B45">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C298E98" w14:textId="77777777" w:rsidR="00236C0F" w:rsidRDefault="00236C0F">
+    <w:p w14:paraId="4B12BD04" w14:textId="77777777" w:rsidR="0027377C" w:rsidRDefault="0027377C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Schedule 1 — Fees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3150200E" w14:textId="77777777" w:rsidR="00236C0F" w:rsidRDefault="00236C0F">
+    <w:p w14:paraId="28EA17E0" w14:textId="77777777" w:rsidR="0027377C" w:rsidRDefault="0027377C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7077"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EA93D2" w14:textId="645ADFA4" w:rsidR="00236C0F" w:rsidRDefault="00236C0F" w:rsidP="00236C0F">
+    <w:p w14:paraId="37A2A28D" w14:textId="67CBED8F" w:rsidR="0027377C" w:rsidRDefault="0027377C" w:rsidP="0027377C">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Compilation table</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc233270166 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274917 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D04704">
+      <w:r w:rsidR="00197B45">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6735DE37" w14:textId="4B85EC06" w:rsidR="00236C0F" w:rsidRDefault="00236C0F" w:rsidP="00236C0F">
+    <w:p w14:paraId="7542BB35" w14:textId="71AE63F8" w:rsidR="0027377C" w:rsidRDefault="0027377C" w:rsidP="0027377C">
       <w:pPr>
         <w:pStyle w:val="TOC8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Uncommenced provisions table</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc233270167 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc240274918 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D04704">
+      <w:r w:rsidR="00197B45">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55788D6C" w14:textId="189AD8A6" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="55788D6C" w14:textId="1C14E51B" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="NoteHeading"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharPartText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -610,858 +610,836 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSchText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivNo"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivText"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD65C01" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="0CD65C01" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="NoteHeading"/>
-        <w:sectPr w:rsidR="00D12FDE">
+        <w:sectPr w:rsidR="00055140">
           <w:headerReference w:type="even" r:id="rId15"/>
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="even" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2381" w:right="2410" w:bottom="3544" w:left="2410" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="169437D5" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="169437D5" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="PrincipalActReg"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Evidence Act 1906</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2E92F6" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="4F2E92F6" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="NameofActReg"/>
       </w:pPr>
       <w:r>
         <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C8C421" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="48C8C421" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc233270158"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc240274909"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Citation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="5918FAE1" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="5918FAE1" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">These regulations may be cited as the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5D8239" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="2E5D8239" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc233270159"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240274910"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Booking fee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="5459A18B" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="5459A18B" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Except as provided in subregulation (2), if, on an application by a party to a civil proceeding in or before a court, the court directs —</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D972D5D" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="0D972D5D" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that the evidence of a witness called by the party be taken by a video link; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB3F06B" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="7BB3F06B" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>that a submission on behalf of the party be received by a video link,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411B3C72" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="411B3C72" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the party must pay to the court the relevant fee specified in item 1 of Schedule 1 to book that link.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEAB9C1" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="4CEAB9C1" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If the same video link can be used by more than one party making an application, each of those parties must pay to the court an equal portion of the fee concerned.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E500DF" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="63E500DF" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Regulation 2 amended: Gazette 9 Mar 2012 p. 931</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>2.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635F4A18" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="635F4A18" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc233270160"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240274911"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Hourly fee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="59AA67D0" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="59AA67D0" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A party must, within 30 days after the use of a video link, pay to the court the fee specified in item 2 of Schedule 1 for each hour, or part of an hour, that the link was used —</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795D8262" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="795D8262" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to take the evidence of a witness called by the party; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135FD20E" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="135FD20E" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>to receive a submission on behalf of the party.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0A1EA7" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="5E0A1EA7" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Footnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Regulation 3 amended: Gazette 9 Mar 2012 p. 932.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4546D604" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="4546D604" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc233270161"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc240274912"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Telecommunications charges</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="498D4021" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="498D4021" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A party must, within 30 days after the use of a video link or audio link, pay to the court the expense of the telecommunications charges incurred by the court —</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE20250" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="4AE20250" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>in taking the evidence of a witness called by the party; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7F861C" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="5B7F861C" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Indenta"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>in receiving a submission on behalf of the party.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4648D236" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="4648D236" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc233270162"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc240274913"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Fees and expenses to be recoverable as debts due to the Crown</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="72B54CFD" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="72B54CFD" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A fee or expense payable under these regulations is a debt due to the Crown and is recoverable in a court of competent jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30576AEA" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="30576AEA" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc233270163"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc240274914"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSectno"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Court may waive fees and expenses in a particular case</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="24AD6727" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="24AD6727" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="Subsection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>A court may, in a particular case, waive a fee or expense payable under these regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5B1C56" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="2B5B1C56" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
-        <w:sectPr w:rsidR="00D12FDE">
+        <w:sectPr w:rsidR="00055140">
           <w:headerReference w:type="even" r:id="rId21"/>
           <w:headerReference w:type="default" r:id="rId22"/>
           <w:headerReference w:type="first" r:id="rId23"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2405" w:bottom="3542" w:left="2405" w:header="706" w:footer="3544" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3834E1F5" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="00A61FEF">
+    <w:p w14:paraId="3834E1F5" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="yScheduleHeading"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc232752611"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0003546D">
+      <w:bookmarkStart w:id="8" w:name="_Toc240024306"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc240024423"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc240274915"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSchNo"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Schedule 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0003546D">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivNo"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="0003546D">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSDivText"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0003546D">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CharSchText"/>
         </w:rPr>
         <w:t>Fees</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="5FCD4107" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="00A61FEF">
+    <w:p w14:paraId="5FCD4107" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="yShoulderClause"/>
       </w:pPr>
       <w:r>
         <w:t>[r. 2 and 3]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAC9A56" w14:textId="2A26C3B6" w:rsidR="0003546D" w:rsidRDefault="0003546D" w:rsidP="0003546D">
+    <w:p w14:paraId="0EAC9A56" w14:textId="2A26C3B6" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="yFootnoteheading"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Heading inserted: SL 2026/114 r. 17.]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6980" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="669"/>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="1208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A61FEF" w14:paraId="6AD2E7F1" w14:textId="77777777" w:rsidTr="002B61B4">
+      <w:tr w:rsidR="006E228D" w14:paraId="6AD2E7F1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="60449F41" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="60449F41" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="439E682A" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="439E682A" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Matter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="2F0EEE26" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="2F0EEE26" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Fee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A61FEF" w14:paraId="4827E3BB" w14:textId="77777777" w:rsidTr="002B61B4">
+      <w:tr w:rsidR="006E228D" w14:paraId="4827E3BB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="3818F4F9" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="3818F4F9" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="307AC801" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="307AC801" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking fee (r. 2(1)) — </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="71579624" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="71579624" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A61FEF" w14:paraId="0D6830E7" w14:textId="77777777" w:rsidTr="002B61B4">
+      <w:tr w:rsidR="006E228D" w14:paraId="0D6830E7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="3D585221" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="3D585221" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="005383A0" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="005383A0" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>(a)</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t xml:space="preserve">for intrastate link </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1EED371E" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="1EED371E" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
               <w:ind w:right="172"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>181.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A61FEF" w14:paraId="0966AB5A" w14:textId="77777777" w:rsidTr="002B61B4">
+      <w:tr w:rsidR="006E228D" w14:paraId="0966AB5A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="7128B5DA" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="7128B5DA" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="41D56548" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="41D56548" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
             </w:pPr>
             <w:r>
               <w:t>(b)</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t xml:space="preserve">for interstate or overseas link </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="329B4303" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="329B4303" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
               <w:ind w:right="172"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>267.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A61FEF" w14:paraId="6E082F88" w14:textId="77777777" w:rsidTr="002B61B4">
+      <w:tr w:rsidR="006E228D" w14:paraId="6E082F88" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="42C84654" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="42C84654" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="183EEBEB" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="183EEBEB" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Fee per hour, or part of an hour, link was used (r. 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40ED6353" w14:textId="77777777" w:rsidR="00A61FEF" w:rsidRDefault="00A61FEF" w:rsidP="002B61B4">
+          <w:p w14:paraId="40ED6353" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="yTableNAm"/>
               <w:spacing w:after="120"/>
               <w:ind w:right="172"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>141.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13C02199" w14:textId="795E0825" w:rsidR="0003546D" w:rsidRDefault="0003546D" w:rsidP="0003546D">
+    <w:p w14:paraId="13C02199" w14:textId="795E0825" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="yFootnotesection"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>[Schedule 1 inserted: SL 2026/114 r. 17.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2A0B4D40" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="2A0B4D40" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="CentredBaseLine"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CF4A234" wp14:editId="3FFF7537">
             <wp:extent cx="933450" cy="171450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Picture 7" descr="dline"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="dline"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1476,2732 +1454,2726 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="933450" cy="171450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9F6034" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="0E9F6034" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
-        <w:sectPr w:rsidR="00D12FDE">
+        <w:sectPr w:rsidR="00055140">
           <w:headerReference w:type="even" r:id="rId25"/>
           <w:headerReference w:type="default" r:id="rId26"/>
           <w:headerReference w:type="first" r:id="rId27"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2405" w:bottom="3542" w:left="2405" w:header="706" w:footer="3544" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="133A571A" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="133A571A" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="nHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc201308517"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="30" w:name="_Toc233270165"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc240024307"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc240024424"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240274916"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Notes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="3597D7F3" w14:textId="0615C03D" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="3597D7F3" w14:textId="0615C03D" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="nStatement"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is a compilation of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:noProof/>
         </w:rPr>
         <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and includes amendments made by other written laws. For provisions that have come into operation, and for information about any reprints, see the compilation table. For provisions that have not yet come into operation see the uncommenced provisions table.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC7EB48" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="7BC7EB48" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="nHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc233270166"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc240274917"/>
       <w:r>
         <w:t>Compilation table</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblInd w:w="56" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D2E42" w14:paraId="33723A56" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="33723A56" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9A1FC5" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="3F9A1FC5" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Citation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16C190BA" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="16C190BA" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Published</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD9DFFA" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="1AD9DFFA" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Commencement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="01973FF4" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="01973FF4" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4034B7C7" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="4034B7C7" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="417B3285" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="417B3285" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>7 Dec 1999 p. 5995</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E4E015E" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="2E4E015E" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>7 Dec 1999</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="235ACE28" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="235ACE28" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="227D2E16" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="227D2E16" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations 2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="375DCF8C" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="375DCF8C" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>30 Dec 2003 p. 5718</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24EFECC3" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="24EFECC3" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>1 Jan 2004 (see r. 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="389C6442" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="389C6442" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA39BC9" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="6DA39BC9" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Reprint 1: The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> as at 6 Aug 2004</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (includes amendments listed above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="190BF691" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="190BF691" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62BF03BA" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="62BF03BA" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations 2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54FEE8E9" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="54FEE8E9" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>23 Jun 2005 p. 2689</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="523A1387" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="523A1387" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>1 Jul 2005 (see r. 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="2C1EE4C0" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="2C1EE4C0" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AFEC7F4" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="7AFEC7F4" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations 2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B49CD16" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="1B49CD16" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>23 Jun 2006 p. 2190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="794D78C4" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="794D78C4" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>1 Jul 2006 (see r. 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="104E4822" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="104E4822" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="383A62CE" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="383A62CE" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations 2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32ED567F" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="32ED567F" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>26 Jun 2007 p. 3030-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="561C21EC" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="561C21EC" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 26 Jun 2007 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 1 Jul 2007 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="4D2FF304" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="4D2FF304" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2631FB52" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="2631FB52" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations 2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668350C1" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="668350C1" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>27 Jun 2008 p. 3072-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56BDDF64" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="56BDDF64" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
             </w:pPr>
             <w:r>
               <w:t>r. 1 and 2: 27 Jun 2008 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 1 Jul 2008 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="3EB482EA" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="3EB482EA" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="438ACBAD" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="438ACBAD" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Reprint 2: The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> as at 7 Nov 2008</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (includes amendments listed above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="0C4022BC" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="0C4022BC" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0F2765" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="2E0F2765" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations 2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1667261C" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="1667261C" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>4 Sep 2009 p. 3494</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2DC08A" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="0E2DC08A" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>r. 1 and 2: 4 Sep 2009 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 5 Sep 2009 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="73222197" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="73222197" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13814D68" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="13814D68" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations 2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="628350B7" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="628350B7" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>8 Mar 2011 p. 798</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62BC76B0" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="62BC76B0" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>r. 1 and 2: 8 Mar 2011 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 9 Mar 2011 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="2DB24857" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="2DB24857" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6F8E05" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="7F6F8E05" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations (No. 2) 2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75A852DE" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="75A852DE" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>20 Dec 2011 p. 5395</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="558014FE" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="558014FE" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>r. 1 and 2: 20 Dec 2011 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 21 Dec 2011 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="396012AC" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="396012AC" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8DF2F2" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="2B8DF2F2" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations 2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FADF05F" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="7FADF05F" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>9 Mar 2012 p. 931</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEB7122" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="4EEB7122" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>r. 1 and 2: 9 Mar 2012 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 10 Mar 2012 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="695B18A3" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="695B18A3" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35B92AD9" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="35B92AD9" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations (No. 2) 2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BADA2EC" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="1BADA2EC" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>30 Nov 2012 p. 5800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4FF446" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="6F4FF446" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>r. 1 and 2: 30 Nov 2012 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 1 Dec 2012 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="6B6A4DE0" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="6B6A4DE0" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66CD251E" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="66CD251E" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations 2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6715CC0F" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="6715CC0F" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>15 Nov 2013 p. 5256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A424553" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="4A424553" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>r. 1 and 2: 15 Nov 2013 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 16 Nov 2013 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="28E32184" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="28E32184" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="683A8A93" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="683A8A93" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Reprint 3: The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> as at 14 Feb 2014</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (includes amendments listed above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="248BC764" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="248BC764" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C897EF3" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="2C897EF3" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations 2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="31D7FA62" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="31D7FA62" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>27 Jun 2014 p. 2341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45AD4DBB" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="45AD4DBB" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>r. 1 and 2: 27 Jun 2014 (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 1 Jul 2014 (see r. 2(b)(i))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="44B4C4BD" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="44B4C4BD" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="216D139B" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="216D139B" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Evidence (Video and Audio Links Fees and Expenses) Amendment Regulations 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7095F7B3" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="7095F7B3" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>19 Jun 2015 p. 2122</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="444C786D" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="444C786D" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">r. 1 and 2: </w:t>
             </w:r>
             <w:r>
               <w:t>19 Jun 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (see r. 2(a));</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:br/>
               <w:t>Regulations other than r. 1 and 2: 1 Jul 2015 (see r. 2(b)(i))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="2B8AE7DA" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="2B8AE7DA" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65EC6A03" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="65EC6A03" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Attorney General Regulations Amendment (Fees) Regulations 2016</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39ABEFC0" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="39ABEFC0" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>14 Jun 2016 p. 1849</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>986</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1419597E" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="1419597E" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>4 Jul 2016 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="24E26124" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="24E26124" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0AED6F10" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="0AED6F10" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Attorney General Regulations Amendment (Fees and Charges) Regulations 2017 </w:t>
             </w:r>
             <w:r>
               <w:t>Pt. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51CA7C9F" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="51CA7C9F" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>7 Jul 2017 p. 3721</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="601BC85C" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="601BC85C" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>8 Jul 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> (see r. 2(b)(ii))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="2AB15D25" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="2AB15D25" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB57540" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="1BB57540" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Attorney General Regulations Amendment (Fees and Charges) Regulations 2 018</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5FE38E" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="1B5FE38E" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>15 Jun 2018 p. 1963-2049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="48A9871E" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="48A9871E" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>1 Jul 2018 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="21209E66" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="21209E66" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="714F26B6" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="714F26B6" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Attorney General Regulations Amendment (Fees and Charges) Regulations 2019</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="048CFEE5" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="048CFEE5" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>28 Jun 2019 p. 2553</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>642</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="301B4486" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="301B4486" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>1 Jul 2019 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="6BF3FAB9" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="6BF3FAB9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B698119" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="7B698119" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Attorney General Regulations Amendment (Fees and Charges) Regulations 2020</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="198A9851" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="198A9851" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>SL 2020/124 31 Jul 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="75021531" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="75021531" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>1 Aug 2020 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="31A46373" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="31A46373" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="09E68A37" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="09E68A37" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Attorney General Regulations Amendment (Fees and Charges) Regulations 2021</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C510EF5" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="6C510EF5" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>SL 2021/101</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>29 Jun 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB7C8EF" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="7CB7C8EF" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>1 Jul 2021 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="2F06F459" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="2F06F459" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0A87F88A" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="0A87F88A" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Attorney General Regulations Amendment (Fees and Charges) Regulations 2022</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D567DBB" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="1D567DBB" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>SL 2022/111</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>30 Jun 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A22403C" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="1A22403C" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>1 Jul 2022 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="3B94F10D" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="3B94F10D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="38D8B6CD" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="38D8B6CD" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Attorney General Regulations Amendment (Fees and Charges) Regulations 2023</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE9A059" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="6CE9A059" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>SL 2023/120 2 Aug 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59B97A48" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="59B97A48" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>3 Aug 2023 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="25D33688" w14:textId="77777777" w:rsidTr="0003546D">
+      <w:tr w:rsidR="006E228D" w14:paraId="25D33688" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF051D8" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="5BF051D8" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Attorney General Regulations Amendment (Fees and Charges) Regulations 2024</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D80A84E" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="2D80A84E" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>SL 2024/113 26 Jun 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC59433" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="3BC59433" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>1 Jul 2024 (see. r 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="34FC6324" w14:textId="77777777" w:rsidTr="0003546D">
+      <w:tr w:rsidR="006E228D" w14:paraId="34FC6324" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="32DFB641" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="32DFB641" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Attorney General Regulations Amendment (Fees and Charges) Regulations 2025</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Pt. 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5FB3F4" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="4B5FB3F4" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>SL 2025/111 25 Jun 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="31877766" w14:textId="3C1B629D" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="31877766" w14:textId="3C1B629D" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>1 Jul 2025 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069354A" w14:paraId="535E310C" w14:textId="77777777" w:rsidTr="0003546D">
+      <w:tr w:rsidR="006E228D" w14:paraId="535E310C" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="686F8E54" w14:textId="337E6106" w:rsidR="0069354A" w:rsidRPr="0003546D" w:rsidRDefault="0069354A">
+          <w:p w14:paraId="686F8E54" w14:textId="337E6106" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Attorney General Regulations Amendment (Fees and Charges) Regulations 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Pt. 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB42E4B" w14:textId="71E5D6A8" w:rsidR="0069354A" w:rsidRDefault="0069354A">
+          <w:p w14:paraId="1AB42E4B" w14:textId="71E5D6A8" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>SL 2026/114 24 Jun 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D60BDCE" w14:textId="2E2AF4AE" w:rsidR="0069354A" w:rsidRDefault="0069354A">
+          <w:p w14:paraId="0D60BDCE" w14:textId="2E2AF4AE" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>1 Jul 2026 (see r. 2(b))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DABE9AB" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="1DABE9AB" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="nHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc233270167"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc240274918"/>
       <w:r>
         <w:t>Uncommenced provisions table</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="672FF9F2" w14:textId="091B358B" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="672FF9F2" w14:textId="091B358B" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
         <w:pStyle w:val="nStatement"/>
         <w:keepNext/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To view the text of the uncommenced provisions see </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Acts as passed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the WA legislation website.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7087" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D2E42" w14:paraId="5A72F766" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="5A72F766" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="369494ED" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="369494ED" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Citation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D222408" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="7D222408" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Published</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21CD423E" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="21CD423E" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Commencement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2E42" w14:paraId="04F20BC0" w14:textId="77777777">
+      <w:tr w:rsidR="006E228D" w14:paraId="04F20BC0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="50FDF5BF" w14:textId="1E3D186F" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="50FDF5BF" w14:textId="1E3D186F" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Evidence Act 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">assented to 25 Sep 2025 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>s. 387(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39C991FB" w14:textId="490E0CB0" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+          <w:p w14:paraId="39C991FB" w14:textId="39AEEBAC" w:rsidR="00055140" w:rsidRDefault="00055140">
             <w:pPr>
               <w:pStyle w:val="nTable"/>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
-              <w:t>To be proclaimed (see s. 2(e))</w:t>
+              <w:t>18 Sep 2027 (see s. 2(e) and SL 2026/190 cl. 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70EB761F" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE"/>
-    <w:p w14:paraId="6F684B05" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="70EB761F" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140"/>
+    <w:p w14:paraId="6F684B05" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:pPr>
-        <w:sectPr w:rsidR="00D12FDE">
+        <w:sectPr w:rsidR="00055140">
           <w:headerReference w:type="even" r:id="rId28"/>
           <w:headerReference w:type="default" r:id="rId29"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2376" w:right="2404" w:bottom="3544" w:left="2404" w:header="720" w:footer="3544" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F12E745" w14:textId="537ADD39" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="0F12E745" w14:textId="537ADD39" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B85A2FC" wp14:editId="18BB502D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>7505700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="127000" cy="647700"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Authority"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="127000" cy="647700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="64FF8D23" w14:textId="09040205" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+                          <w:p w14:paraId="64FF8D23" w14:textId="10BB1538" w:rsidR="00055140" w:rsidRDefault="00055140">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">© State of Western Australia </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r w:rsidR="00236C0F">
+                            <w:r w:rsidR="0027377C">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>2026</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3AD659CC" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+                          <w:p w14:paraId="3AD659CC" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">This work is licensed under a Creative Commons Attribution 4.0 International Licence (CC BY 4.0). To view relevant information and for a link to a copy of the licence, visit </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>www.legislation.wa.gov.au</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4C3FB808" w14:textId="760863C7" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+                          <w:p w14:paraId="4C3FB808" w14:textId="3FF255A2" w:rsidR="00055140" w:rsidRDefault="00055140">
                             <w:pPr>
                               <w:ind w:left="2835" w:right="2268"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Attribute work as: © State of Western Australia </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r w:rsidR="00236C0F">
+                            <w:r w:rsidR="0027377C">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>2026</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4383EB57" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+                          <w:p w14:paraId="4383EB57" w14:textId="77777777" w:rsidR="00055140" w:rsidRPr="0027377C" w:rsidRDefault="00055140">
                             <w:pPr>
                               <w:ind w:left="2438" w:right="2098"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="12"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="0027377C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:sz w:val="12"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>By Authority: ANDREW JONES, Government Printer</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>100000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2B85A2FC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Authority" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:591pt;width:10pt;height:51pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM8+xVKAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkabsZcYosRYYB&#10;QVsgHXpWZDk2IIsapcTOfv0o2Xms22lYDgopUh8fH+nZfddodlDoajA5H49SzpSRUNRml/PvL6sP&#10;nzhzXphCaDAq50fl+P38/btZazM1gQp0oZARiHFZa3NeeW+zJHGyUo1wI7DKkLEEbIQnFXdJgaIl&#10;9EYnkzS9TVrAwiJI5RzdPvRGPo/4ZamkfypLpzzTOafcfDwxnttwJvOZyHYobFXLIQ3xD1k0ojYU&#10;9Az1ILxge6z/gGpqieCg9CMJTQJlWUsVa6BqxumbajaVsCrWQs1x9twm9/9g5eNhY5+R+e4LdERg&#10;aEhrXeboMtTTldiEf8qUkZ1aeDy3TXWeyfBocpemZJFkup3ekRJQkstji85/VdCwIOQciZXYLHFY&#10;O9+7nlxCLAe6Lla11lHB3XapkR0EMbiKvwH9NzdtWEvRP96kEdlAeN9Da0PJXGoKku+23VDoFooj&#10;1Y/Qj4azclVTlmvh/LNAmgUqjObbP9FRaqAgMEicVYA//3Yf/IkisnLW0mzl3P3YC1Sc6W+GyPs8&#10;nk7DMEZlenM3IQWvLdtri9k3S6Dix7RJVkYx+Ht9EkuE5pXWYBGikkkYSbFz7k/i0vcTT2sk1WIR&#10;nWj8rPBrs7EyQIdWBw5euleBdiDKE8OPcJpCkb3hq/cNLw0s9h7KOpIZGtx3deg7jW4ch2HNwm5c&#10;69Hr8jGY/wIAAP//AwBQSwMEFAAGAAgAAAAhAGN/LhvcAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT8tOwzAQvCPxD9YicaN2w0NRiFNVSJyqHgilcHTjJYkar4PttOHvWU5w250ZzaNczW4QJwyx&#10;96RhuVAgkBpve2o17F6fb3IQMRmyZvCEGr4xwqq6vChNYf2ZXvBUp1awCcXCaOhSGgspY9OhM3Hh&#10;RyTmPn1wJvEbWmmDObO5G2Sm1IN0pidO6MyITx02x3pyGj62/f12v1m/57Wa6reveXO83Qetr6/m&#10;9SOIhHP6E8Nvfa4OFXc6+IlsFIMGHpIYXeYZX8xzGogDI1l+p0BWpfy/oPoBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEADPPsVSgCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAY38uG9wAAAAJAQAADwAAAAAAAAAAAAAAAACCBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="64FF8D23" w14:textId="09040205" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+                    <w:p w14:paraId="64FF8D23" w14:textId="10BB1538" w:rsidR="00055140" w:rsidRDefault="00055140">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">© State of Western Australia </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:r w:rsidR="00236C0F">
+                      <w:r w:rsidR="0027377C">
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>2026</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3AD659CC" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+                    <w:p w14:paraId="3AD659CC" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">This work is licensed under a Creative Commons Attribution 4.0 International Licence (CC BY 4.0). To view relevant information and for a link to a copy of the licence, visit </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>www.legislation.wa.gov.au</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4C3FB808" w14:textId="760863C7" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+                    <w:p w14:paraId="4C3FB808" w14:textId="3FF255A2" w:rsidR="00055140" w:rsidRDefault="00055140">
                       <w:pPr>
                         <w:ind w:left="2835" w:right="2268"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Attribute work as: © State of Western Australia </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY CommencementYear</w:instrText>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:r w:rsidR="00236C0F">
+                      <w:r w:rsidR="0027377C">
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>2026</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4383EB57" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+                    <w:p w14:paraId="4383EB57" w14:textId="77777777" w:rsidR="00055140" w:rsidRPr="0027377C" w:rsidRDefault="00055140">
                       <w:pPr>
                         <w:ind w:left="2438" w:right="2098"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="12"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="0027377C">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:sz w:val="12"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>By Authority: ANDREW JONES, Government Printer</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D12FDE">
+    <w:sectPr w:rsidR="00055140">
       <w:headerReference w:type="even" r:id="rId30"/>
       <w:headerReference w:type="default" r:id="rId31"/>
       <w:footerReference w:type="even" r:id="rId32"/>
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:headerReference w:type="first" r:id="rId34"/>
       <w:footerReference w:type="first" r:id="rId35"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="2404" w:bottom="851" w:left="2404" w:header="851" w:footer="3544" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F9CEDEF" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="1F9CEDEF" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FC4618B" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="2FC4618B" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -4229,62 +4201,62 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="46FF45A6" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="46FF45A6" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4A1FD7E2" w14:textId="04F7CDF0" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="4A1FD7E2" w14:textId="46DE1975" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -4300,440 +4272,440 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>01 Jul 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="42A9C621" w14:textId="003E2AD7" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="42A9C621" w14:textId="3B9792DE" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>03-q0-00</w:t>
+      <w:t>03-q0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="42F19097" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="42F19097" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4844BF9B" w14:textId="34A08CF3" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="4844BF9B" w14:textId="26EACB06" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>01 Jul 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Official" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1077737B" w14:textId="174589EC" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="1077737B" w14:textId="4F60F290" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>03-q0-00</w:t>
+      <w:t>03-q0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7FE0140B" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="7FE0140B" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="526DD8AA" w14:textId="47104CC6" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="526DD8AA" w14:textId="19C73599" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>01 Jul 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Official" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5B1DD689" w14:textId="4F9EA71F" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="5B1DD689" w14:textId="1C6FFF9D" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>03-q0-00</w:t>
+      <w:t>03-q0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7B0338AC" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="7B0338AC" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="45A21FA9" w14:textId="63042F6D" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="45A21FA9" w14:textId="2A46AFC6" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -4786,177 +4758,177 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>01 Jul 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="77A575ED" w14:textId="34567EB1" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="77A575ED" w14:textId="3B5AABBF" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>03-q0-00</w:t>
+      <w:t>03-q0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="304A4F32" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="304A4F32" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2DCCFC52" w14:textId="023EBB6F" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="2DCCFC52" w14:textId="28D680D5" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>01 Jul 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -4987,163 +4959,163 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>iii</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2BF89062" w14:textId="68BE32C4" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="2BF89062" w14:textId="0BD4CEC7" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>03-q0-00</w:t>
+      <w:t>03-q0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="77CA8829" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="77CA8829" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2FD6836F" w14:textId="79F51709" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="2FD6836F" w14:textId="040E421E" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">As at </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "AsAtDate" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>01 Jul 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -5174,1884 +5146,1884 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="537CFA96" w14:textId="694961EB" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="537CFA96" w14:textId="6F2E4D83" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7080"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">[PCO </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY "Suffix" </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D04704">
+    <w:r w:rsidR="00197B45">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>03-q0-00</w:t>
+      <w:t>03-q0-01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Published on www.legislation.wa.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="75D48479" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="75D48479" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="767F3A17" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="767F3A17" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7B8675D4" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="7B8675D4" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04E2FFF0" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="04E2FFF0" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6436B14A" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+    <w:p w14:paraId="6436B14A" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07512FA3" w14:textId="77777777" w:rsidR="00236C0F" w:rsidRDefault="00236C0F">
+  <w:p w14:paraId="07512FA3" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1490"/>
       <w:gridCol w:w="5773"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007D2E42" w14:paraId="3CCDB754" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="3CCDB754" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="78F3D20A" w14:textId="22AF2757" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="78F3D20A" w14:textId="6494D82F" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="00A1FAB3" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="00A1FAB3" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1490" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3AFEE85C" w14:textId="6E48EB70" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="3AFEE85C" w14:textId="6A3E072D" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF CharSchNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5773" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6024D8E7" w14:textId="21EECD79" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="6024D8E7" w14:textId="4CFC07EE" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF CharSchText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="73124374" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="73124374" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1490" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="611B6444" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="611B6444" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5773" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="72E26A3B" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="72E26A3B" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="0EF5E188" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="0EF5E188" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1490" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1EB2BA3F" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="1EB2BA3F" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5768" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="499FB52A" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="499FB52A" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="09D9C6A5" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="09D9C6A5" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="7263" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5797"/>
       <w:gridCol w:w="1466"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007D2E42" w14:paraId="59F5E69A" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="59F5E69A" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7160" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:bookmarkStart w:id="22" w:name="Schedule"/>
-[...1 lines deleted...]
-        <w:p w14:paraId="462A25B8" w14:textId="7823FD71" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:bookmarkStart w:id="11" w:name="Schedule"/>
+        <w:bookmarkEnd w:id="11"/>
+        <w:p w14:paraId="462A25B8" w14:textId="5BA84485" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="5F528C94" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="5F528C94" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="499C7BDC" w14:textId="17BEC779" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="499C7BDC" w14:textId="615986CB" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharSchText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1445" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="13487F91" w14:textId="0CF72455" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="13487F91" w14:textId="429509D7" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>STYLEREF CharSchno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="62266CFE" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="62266CFE" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7CE7FEBA" w14:textId="3AED7957" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="7CE7FEBA" w14:textId="2F38652D" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharSDivText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1445" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6B24142A" w14:textId="2A2E3FE5" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="6B24142A" w14:textId="684A62C0" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>STYLEREF CharSDivNo</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="0E8BE8B1" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="0E8BE8B1" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7160" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="77302F1A" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="77302F1A" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="286A85AD" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="286A85AD" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="500ADF6F" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="500ADF6F" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007D2E42" w14:paraId="704BD55E" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="704BD55E" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="168B125A" w14:textId="07870847" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="168B125A" w14:textId="2F4A1E8A" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="6096D7EF" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="6096D7EF" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="28456CB6" w14:textId="7BCAC756" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="28456CB6" w14:textId="2A772A01" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Notes</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0A685BCF" w14:textId="2D4706EB" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="0A685BCF" w14:textId="0096E226" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 3" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:t>Compilation table</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="006545FC" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="006545FC" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="15E6CD75" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="15E6CD75" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5264CEFB" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="5264CEFB" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="06DA92DE" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="06DA92DE" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="483A7D02" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="483A7D02" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0A41080C" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="0A41080C" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007D2E42" w14:paraId="1808063F" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="1808063F" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="1F0B855D" w14:textId="4AD49E25" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="1F0B855D" w14:textId="41F04F50" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="13ED8993" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="13ED8993" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="06E460FA" w14:textId="482391C6" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="06E460FA" w14:textId="41A72F5C" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 3" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:t>Compilation table</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0269123E" w14:textId="61066233" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="0269123E" w14:textId="74378B23" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "nHeading 2" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Notes</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="2CC5F028" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="2CC5F028" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1AC396F6" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="1AC396F6" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5C831B94" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="5C831B94" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="150A884B" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="150A884B" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="409AFDE1" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="409AFDE1" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="501B59C5" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="501B59C5" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
-    <w:bookmarkStart w:id="33" w:name="Compilation"/>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:id="17" w:name="Compilation"/>
+    <w:bookmarkEnd w:id="17"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="42AE9599" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="42AE9599" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2FC5F3E6" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="2FC5F3E6" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B48DB88" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="1B48DB88" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:bookmarkStart w:id="34" w:name="Coversheet"/>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:id="18" w:name="Coversheet"/>
+    <w:bookmarkEnd w:id="18"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="37EF14D4" w14:textId="77777777" w:rsidR="00236C0F" w:rsidRDefault="00236C0F">
+  <w:p w14:paraId="37EF14D4" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="752406A4" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="752406A4" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="TitlePage"/>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007D2E42" w14:paraId="017EE88D" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="017EE88D" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="15588F52" w14:textId="23683147" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="15588F52" w14:textId="1A17EE99" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="6DB4D394" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="6DB4D394" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7CAC1FB1" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="7CAC1FB1" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7248CB86" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="7248CB86" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="5C9BF7F7" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="5C9BF7F7" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4D25D75D" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="4D25D75D" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3FC3FBB4" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="3FC3FBB4" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="074E312E" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="074E312E" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="668494D2" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="668494D2" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5DC172F9" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="5DC172F9" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007D2E42" w14:paraId="476B5AD9" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="476B5AD9" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="6BCD8B71" w14:textId="64419B82" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="6BCD8B71" w14:textId="7ACDE931" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> STYLEREF "Name of Act/Reg" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="3EC70681" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="3EC70681" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7C8906C7" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="7C8906C7" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2FD5F93B" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="2FD5F93B" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="0344D513" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="0344D513" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="745153EF" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="745153EF" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6F0DE631" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="6F0DE631" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="0A54453F" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="0A54453F" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="02AEE357" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="02AEE357" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5DF134AF" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="5DF134AF" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="TOC"/>
     <w:bookmarkEnd w:id="1"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0DBCE49A" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="0DBCE49A" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1548"/>
       <w:gridCol w:w="5715"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007D2E42" w14:paraId="0F101D7D" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="0F101D7D" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="664C1009" w14:textId="1ECDD930" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="664C1009" w14:textId="50099199" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="0CED7299" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="0CED7299" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7847ED51" w14:textId="75E7EE3C" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="7847ED51" w14:textId="5E024730" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharPartNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7A68435E" w14:textId="16658C20" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="7A68435E" w14:textId="63166960" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharPartText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="42910671" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="42910671" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0C521E65" w14:textId="0D0ED298" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="0C521E65" w14:textId="319352CE" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharDivNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4564AEC1" w14:textId="197DA1BA" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="4564AEC1" w14:textId="528B9B2E" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharDivText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="313B6C25" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="313B6C25" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="50B0FF35" w14:textId="658DDAF2" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="50B0FF35" w14:textId="644BBA61" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">r. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSectno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4FB0A3C1" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="4FB0A3C1" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="72" w:type="dxa"/>
         <w:right w:w="72" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5715"/>
       <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007D2E42" w14:paraId="1DCEF8B3" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="1DCEF8B3" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="4260FCCC" w14:textId="549AC3F4" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="4260FCCC" w14:textId="3730125E" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:instrText>Styleref "Name of Act/Reg"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:t>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="7F320D5F" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="7F320D5F" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2827B5A8" w14:textId="01A456B1" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="2827B5A8" w14:textId="337AD0B6" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharPartText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1670C494" w14:textId="11A547A2" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="1670C494" w14:textId="34E8F557" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharPartNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="02901065" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="02901065" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5715" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3E37EAC6" w14:textId="509E490D" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="3E37EAC6" w14:textId="1C6B6D53" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> styleref CharDivText </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1548" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0236921D" w14:textId="3FC79097" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="0236921D" w14:textId="2210953D" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> styleref CharDivNo </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007D2E42" w14:paraId="65D21D6D" w14:textId="77777777">
+    <w:tr w:rsidR="006E228D" w14:paraId="65D21D6D" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7258" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="6BD1AC76" w14:textId="157A1114" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+        <w:p w14:paraId="6BD1AC76" w14:textId="5B5450BC" w:rsidR="00055140" w:rsidRDefault="00055140">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:before="40"/>
             <w:ind w:right="17"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">r. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:instrText>styleref CharSectno</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00D04704">
+          <w:r w:rsidR="00197B45">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="48BFCCD1" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="48BFCCD1" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="75E78F12" w14:textId="77777777" w:rsidR="00D12FDE" w:rsidRDefault="00D12FDE">
+  <w:p w14:paraId="75E78F12" w14:textId="77777777" w:rsidR="00055140" w:rsidRDefault="00055140">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E00CEE06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7976,148 +7948,147 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="1140"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="151553"/>
+    <o:shapedefaults v:ext="edit" spidmax="157697"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
-    <w:docVar w:name="WAFER" w:val="20250620103957"/>
+    <w:docVar w:name="WAFER" w:val="20260911115228"/>
     <w:docVar w:name="WAFER_20131219103953" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,UsedStyles,ResetPageSize"/>
     <w:docVar w:name="WAFER_20131219103953_GUID" w:val="2a3da9c5-d5e5-4b36-b36e-b480ab71ca84"/>
     <w:docVar w:name="WAFER_20131224085324" w:val="UpdateArrangement"/>
     <w:docVar w:name="WAFER_20131224085324_GUID" w:val="d9594626-3b5c-4c7b-b29e-3e12b57138c3"/>
     <w:docVar w:name="WAFER_20140207142458" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,UsedStyles,RemoveTrackChanges"/>
     <w:docVar w:name="WAFER_20140207142458_GUID" w:val="b356371b-4b19-43ef-b6fd-eee491ddaed6"/>
     <w:docVar w:name="WAFER_20140207142519" w:val="RemoveTocBookmarks,RemoveLanguageTags,RemoveTrackChanges,RunningHeaders"/>
     <w:docVar w:name="WAFER_20140207142519_GUID" w:val="f274cb4e-2590-493f-ac88-f0e2ed451d2b"/>
     <w:docVar w:name="WAFER_20140228153002" w:val="RemoveTocBookmarks,RemoveLanguageTags,RemoveTrackChanges,RunningHeaders"/>
     <w:docVar w:name="WAFER_20140228153002_GUID" w:val="50c5745e-2ee6-4076-9c55-f5cb97d7c684"/>
     <w:docVar w:name="WAFER_20140630171410" w:val="RemoveTocBookmarks,RunningHeaders"/>
     <w:docVar w:name="WAFER_20140630171410_GUID" w:val="6739a08a-763a-4c2d-95d7-b9fa703e67cb"/>
     <w:docVar w:name="WAFER_20150429111455" w:val="ResetPageSize,UpdateArrangement,UpdateNTable"/>
     <w:docVar w:name="WAFER_20150429111455_GUID" w:val="65cbba7c-e041-4d47-bcb7-33c4093c6d9b"/>
     <w:docVar w:name="WAFER_20151105125050" w:val="UpdateStyles,UsedStyles"/>
     <w:docVar w:name="WAFER_20151105125050_GUID" w:val="ba795edc-316c-4256-a48b-1dd72307f672"/>
     <w:docVar w:name="WAFER_20160701090324" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,UsedStyles,ResetPageSize"/>
     <w:docVar w:name="WAFER_20160701090324_GUID" w:val="8e020d44-c89e-4923-afd2-5aab345f43fb"/>
     <w:docVar w:name="WAFER_20160701090351" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,UsedStyles,ResetPageSize"/>
     <w:docVar w:name="WAFER_20160701090351_GUID" w:val="55925ea2-1994-4390-bc3f-320bc23b5ec0"/>
     <w:docVar w:name="WAFER_20180614130835" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,UsedStyles,ResetPageSize"/>
     <w:docVar w:name="WAFER_20180614130835_GUID" w:val="ce183d7b-b137-4059-bdb6-dbfd38f1a320"/>
     <w:docVar w:name="WAFER_20180625153331" w:val="RemoveTocBookmarks,RemoveUnusedBookmarks,RemoveLanguageTags,UsedStyles,ResetPageSize"/>
     <w:docVar w:name="WAFER_20180625153331_GUID" w:val="29b10ab8-72c6-446a-921c-4215bd15ac84"/>
     <w:docVar w:name="WAFER_20200730152645" w:val="RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageSize.Reset,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20200730152645_GUID" w:val="5031055a-47d3-4e00-821b-4a92fb5b8345"/>
     <w:docVar w:name="WAFER_20210625145950" w:val="RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageSize.Reset,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20210625145950_GUID" w:val="ad5f5cba-1ebf-408a-b274-764b960475ec"/>
     <w:docVar w:name="WAFER_20220627152235" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageSize.Reset,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20220627152235_GUID" w:val="f83d849b-9285-4260-bad5-b0e973c6b41d"/>
     <w:docVar w:name="WAFER_20230801164222" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,ResetPageFooter.ResetPageFooter,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20230801164222_GUID" w:val="d0b9d1fa-c6ea-4a0b-8bfd-6f229a6512f2"/>
     <w:docVar w:name="WAFER_20231228111907" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run"/>
     <w:docVar w:name="WAFER_20231228111907_GUID" w:val="1b5a00c4-394e-48ea-bd2e-474599cebd3f"/>
     <w:docVar w:name="WAFER_20231228112012" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run"/>
     <w:docVar w:name="WAFER_20231228112012_GUID" w:val="662c1f36-4e89-4f93-a5bc-66b333024227"/>
     <w:docVar w:name="WAFER_20231228112105" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run"/>
     <w:docVar w:name="WAFER_20231228112105_GUID" w:val="21176563-2200-4015-80ed-ee95011dcf7f"/>
     <w:docVar w:name="WAFER_20240621130807" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20240621130807_GUID" w:val="6aafb72c-2633-40ac-a6aa-c5e461303bb2"/>
     <w:docVar w:name="WAFER_20250620103957" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles"/>
     <w:docVar w:name="WAFER_20250620103957_GUID" w:val="bc0c7d87-2ffd-4f85-bc8f-763ec736cbc8"/>
+    <w:docVar w:name="WAFER_20260911115228" w:val="RemoveAutoUpdateStyles.CheckForAutoUpdateStyles,ResetPageSize.CountPageSizes,ResetPageFooter.CountPageFooters,RemoveDocumentProtection.CheckForDocumentProtection,RemoveCustomizations.CheckForCustomization,RemoveBackground.CheckForBackground,ChangeTrackAuthors.CountDifferentAuthors,RemoveTocBookmarks.RemoveBookmarks,RemoveUnusedBookmarks.RemoveBookmarks,RemoveLanguageTags.RemoveTags,RemoveSmartTags.RemoveTags,RunningHeaders.Run,UpdateStyles.ProcessFixes,UpdateStyles.ProcessFixes,RemoveIncorrectStyles.ProcessStyles,RemoveIncorrectStyles.ProcessStyles"/>
+    <w:docVar w:name="WAFER_20260911115228_GUID" w:val="d6ebc820-b77b-4c9d-87df-f0da36285a10"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00420A03"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00F06A1E"/>
+    <w:rsidRoot w:val="009952C6"/>
+    <w:rsid w:val="00055140"/>
+    <w:rsid w:val="00197B45"/>
+    <w:rsid w:val="0027377C"/>
+    <w:rsid w:val="004A6941"/>
+    <w:rsid w:val="00503D39"/>
+    <w:rsid w:val="005B66F7"/>
+    <w:rsid w:val="006E228D"/>
+    <w:rsid w:val="008F4A2A"/>
+    <w:rsid w:val="009952C6"/>
+    <w:rsid w:val="00AD7AA1"/>
+    <w:rsid w:val="00ED4F0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="151553"/>
+    <o:shapedefaults v:ext="edit" spidmax="157697"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6BD53293"/>
   <w15:docId w15:val="{4C602234-FFB9-454F-8477-2964E092DFF2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -9173,51 +9144,50 @@
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
     <w:name w:val="Equation"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FooterDisclaimer">
     <w:name w:val="Footer.Disclaimer"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
@@ -11656,65 +11626,56 @@
         <w:tab w:val="right" w:pos="993"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="nNoteSubPara">
     <w:name w:val="nNoteSubPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1418"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1701" w:hanging="1701"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AssentDate">
     <w:name w:val="AssentDate"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A61FEF"/>
+    <w:rsid w:val="00AD7AA1"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -11994,110 +11955,110 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAEE50CD-8C6B-41FB-8A0F-895B94C79EE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1507</Words>
-  <Characters>6799</Characters>
+  <Words>1513</Words>
+  <Characters>6810</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>323</Lines>
+  <Lines>324</Lines>
   <Paragraphs>193</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999 - 03-b0-00</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8113</CharactersWithSpaces>
+  <CharactersWithSpaces>8130</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999 - 03-q0-00</dc:title>
+  <dc:title>Evidence (Video and Audio Links Fees and Expenses) Regulations 1999 - 03-q0-01</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ID">
     <vt:lpwstr>7 December 1999 pp.5995-6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocumentType">
     <vt:lpwstr>Reg</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="OwlsUID">
     <vt:i4>1191</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ReprintNo">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ReprintedAsAt">
     <vt:filetime>2014-02-13T16:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="CommencementDate">
     <vt:lpwstr>20260701</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CommencementAsAt">
     <vt:filetime>2026-06-30T16:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="CommencementYear">
     <vt:lpwstr>2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="AsAtDate">
     <vt:lpwstr>01 Jul 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Suffix">
-    <vt:lpwstr>03-q0-00</vt:lpwstr>
+    <vt:lpwstr>03-q0-01</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Official">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>